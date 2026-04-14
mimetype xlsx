--- v0 (2025-11-21)
+++ v1 (2026-04-14)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Tamara Drewe</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Stephen Frears</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1486190/</t>
+    <t>https://www.imdb.com/title/tt1486190</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-62C0-0000-E-0000-0000-W</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/F777-ED61-6400-5D8A-B3C9-D</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/126660</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1065945</t>
   </si>
@@ -647,51 +647,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1486190/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-62C0-0000-E-0000-0000-W" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/F777-ED61-6400-5D8A-B3C9-D" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/126660" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1065945" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/tamara-drewe" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1486190" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-62C0-0000-E-0000-0000-W" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/F777-ED61-6400-5D8A-B3C9-D" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/126660" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1065945" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/tamara-drewe" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1018,54 +1018,54 @@
       </c>
       <c r="D9" s="3">
         <v>5374</v>
       </c>
       <c r="E9" s="3"/>
       <c r="F9" s="3">
         <v>5374</v>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10">
         <v>40376</v>
       </c>
       <c r="D10" s="3">
-        <v>586512</v>
+        <v>608262</v>
       </c>
       <c r="E10" s="3">
-        <v>580766</v>
+        <v>602516</v>
       </c>
       <c r="F10" s="3">
         <v>5087</v>
       </c>
       <c r="G10" s="3">
         <v>344</v>
       </c>
       <c r="H10" s="3">
         <v>130</v>
       </c>
       <c r="I10" s="3">
         <v>185</v>
       </c>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11">
         <v>40431</v>
@@ -1348,83 +1348,83 @@
         <v>69</v>
       </c>
       <c r="C22">
         <v>40500</v>
       </c>
       <c r="D22" s="3">
         <v>4955</v>
       </c>
       <c r="E22" s="3">
         <v>4208</v>
       </c>
       <c r="F22" s="3">
         <v>747</v>
       </c>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
       <c r="K22" s="3"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" t="s">
         <v>70</v>
       </c>
       <c r="D23" s="3">
-        <v>1534875</v>
+        <v>1556625</v>
       </c>
       <c r="E23" s="3">
-        <v>1192438</v>
+        <v>1214188</v>
       </c>
       <c r="F23" s="3">
         <v>339804</v>
       </c>
       <c r="G23" s="3">
         <v>2099</v>
       </c>
       <c r="H23" s="3">
         <v>186</v>
       </c>
       <c r="I23" s="3">
         <v>185</v>
       </c>
       <c r="J23" s="3">
         <v>13</v>
       </c>
       <c r="K23" s="3">
         <v>150</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" t="s">
         <v>71</v>
       </c>
       <c r="D24" s="3">
-        <v>1567605</v>
+        <v>1589355</v>
       </c>
       <c r="E24" s="3">
-        <v>1222310</v>
+        <v>1244060</v>
       </c>
       <c r="F24" s="3">
         <v>342662</v>
       </c>
       <c r="G24" s="3">
         <v>2099</v>
       </c>
       <c r="H24" s="3">
         <v>186</v>
       </c>
       <c r="I24" s="3">
         <v>185</v>
       </c>
       <c r="J24" s="3">
         <v>13</v>
       </c>
       <c r="K24" s="3">
         <v>150</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 