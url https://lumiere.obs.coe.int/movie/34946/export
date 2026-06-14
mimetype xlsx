--- v1 (2026-04-14)
+++ v2 (2026-06-14)
@@ -244,93 +244,93 @@
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Karantanija Cinemas</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AU,CA,DK,ES,FR,GB,HU,NL,PT,SE,US</t>
   </si>
   <si>
     <t>Tamara Drewe: tradimenti all'inglese</t>
   </si>
   <si>
     <t>Tamara i mezczyzni</t>
   </si>
   <si>
     <t>Valdzinošā Tamāra Drū</t>
   </si>
   <si>
+    <t>Η επεισοδιακή επιστροφή της Ταμάρα Ντρου</t>
+  </si>
+  <si>
     <t>AR</t>
   </si>
   <si>
     <t>El regreso de Tamara Drewe</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>O Retorno de Tamara</t>
   </si>
   <si>
     <t>Immer Drama um Tamara</t>
   </si>
   <si>
     <t>I epeisodeiaki epistrofi tis Tamata Drewe</t>
   </si>
   <si>
     <t>Tamara Drewe - Tradimenti all'inglese</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>タマラ・ドゥルー 恋のさや当て</t>
   </si>
   <si>
     <t>Tamara i mężczyźni</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Tamara Dru</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Неотразимая Тамара</t>
-  </si>
-[...1 lines deleted...]
-    <t>Η επεισοδιακή επιστροφή της Ταμάρα Ντρου</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1454,123 +1454,123 @@
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="B3" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>62</v>
       </c>
       <c r="B4" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="B5" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B6" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
+        <v>77</v>
+      </c>
+      <c r="B7" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>79</v>
       </c>
       <c r="B8" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
+        <v>54</v>
+      </c>
+      <c r="B11" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>62</v>
+        <v>84</v>
       </c>
       <c r="B12" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
+        <v>62</v>
+      </c>
+      <c r="B13" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
+        <v>87</v>
+      </c>
+      <c r="B14" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>50</v>
+        <v>89</v>
       </c>
       <c r="B15" t="s">
         <v>90</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>