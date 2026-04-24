--- v0 (2025-12-02)
+++ v1 (2026-04-24)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Four Lions</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Christopher Morris</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1341167/</t>
+    <t>https://www.imdb.com/title/tt1341167</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-8A8A-0000-U-0000-0000-L</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/3A4B-A761-2403-B657-AA02-M</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/127307</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q5590</t>
   </si>
@@ -701,51 +701,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1341167/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-8A8A-0000-U-0000-0000-L" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/3A4B-A761-2403-B657-AA02-M" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/127307" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q5590" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/four-lions" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1341167" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-8A8A-0000-U-0000-0000-L" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/3A4B-A761-2403-B657-AA02-M" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/127307" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q5590" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/four-lions" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1140,57 +1140,57 @@
       </c>
       <c r="E10" s="3">
         <v>4853</v>
       </c>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11">
         <v>40520</v>
       </c>
       <c r="D11" s="3">
-        <v>82474</v>
+        <v>84823</v>
       </c>
       <c r="E11" s="3">
-        <v>56617</v>
+        <v>54338</v>
       </c>
       <c r="F11" s="3">
-        <v>25067</v>
+        <v>29695</v>
       </c>
       <c r="G11" s="3">
         <v>554</v>
       </c>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3">
         <v>236</v>
       </c>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
         <v>6</v>
       </c>
       <c r="B12" t="s">
         <v>52</v>
       </c>
       <c r="C12">
         <v>40305</v>
       </c>
       <c r="D12" s="3">
@@ -1532,95 +1532,95 @@
       </c>
       <c r="C24">
         <v>40627</v>
       </c>
       <c r="D24" s="3">
         <v>1008</v>
       </c>
       <c r="E24" s="3"/>
       <c r="F24" s="3">
         <v>1008</v>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="3"/>
       <c r="K24" s="3"/>
       <c r="L24" s="3"/>
       <c r="M24" s="3"/>
       <c r="N24" s="3"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
         <v>74</v>
       </c>
       <c r="D25" s="3">
-        <v>806378</v>
+        <v>808727</v>
       </c>
       <c r="E25" s="3">
-        <v>582485</v>
+        <v>580206</v>
       </c>
       <c r="F25" s="3">
-        <v>215176</v>
+        <v>219804</v>
       </c>
       <c r="G25" s="3">
         <v>7224</v>
       </c>
       <c r="H25" s="3">
         <v>581</v>
       </c>
       <c r="I25" s="3">
         <v>145</v>
       </c>
       <c r="J25" s="3">
         <v>480</v>
       </c>
       <c r="K25" s="3">
         <v>30</v>
       </c>
       <c r="L25" s="3">
         <v>11</v>
       </c>
       <c r="M25" s="3">
         <v>109</v>
       </c>
       <c r="N25" s="3">
         <v>137</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
         <v>75</v>
       </c>
       <c r="D26" s="3">
-        <v>820759</v>
+        <v>823108</v>
       </c>
       <c r="E26" s="3">
-        <v>585295</v>
+        <v>583016</v>
       </c>
       <c r="F26" s="3">
-        <v>226644</v>
+        <v>231272</v>
       </c>
       <c r="G26" s="3">
         <v>7276</v>
       </c>
       <c r="H26" s="3">
         <v>581</v>
       </c>
       <c r="I26" s="3">
         <v>196</v>
       </c>
       <c r="J26" s="3">
         <v>480</v>
       </c>
       <c r="K26" s="3">
         <v>30</v>
       </c>
       <c r="L26" s="3">
         <v>11</v>
       </c>
       <c r="M26" s="3">
         <v>109</v>
       </c>
       <c r="N26" s="3">
         <v>137</v>
       </c>