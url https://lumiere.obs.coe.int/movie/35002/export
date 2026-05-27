--- v1 (2026-04-24)
+++ v2 (2026-05-27)
@@ -271,50 +271,59 @@
   <si>
     <t>US</t>
   </si>
   <si>
     <t>Boilerhouse</t>
   </si>
   <si>
     <t>Roday Tomorrow</t>
   </si>
   <si>
     <t>Skeleton Eyes</t>
   </si>
   <si>
     <t>Štirje Levi</t>
   </si>
   <si>
     <t>Štyri levi</t>
   </si>
   <si>
     <t>Tesseris leontes</t>
   </si>
   <si>
     <t>Четыре льва</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Τέσσερα λιοντάρια</t>
+  </si>
+  <si>
+    <t>Τέσσερις λέοντες</t>
+  </si>
+  <si>
     <t>HR,RS</t>
   </si>
   <si>
     <t>Četiri lava</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Чeтыре льва</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Четири лъва</t>
   </si>
   <si>
     <t>BR,PT</t>
   </si>
   <si>
     <t>Quatro Leões</t>
   </si>
   <si>
     <t>CA,FR</t>
@@ -332,59 +341,50 @@
     <t>Neljä leijonaa</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Négy oroszlán</t>
   </si>
   <si>
     <t>Keturi liūtai</t>
   </si>
   <si>
     <t>Cztery lwy</t>
   </si>
   <si>
     <t>Stirje levi</t>
   </si>
   <si>
     <t>Dört Aslan</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Чотири леви</t>
-  </si>
-[...7 lines deleted...]
-    <t>Τέσσερις λέοντες</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1690,163 +1690,163 @@
     <row r="7" spans="1:2">
       <c r="B7" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="B8" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="B9" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>85</v>
       </c>
       <c r="B10" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
+        <v>85</v>
+      </c>
+      <c r="B11" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
+        <v>88</v>
+      </c>
+      <c r="B12" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
+        <v>90</v>
+      </c>
+      <c r="B13" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
+        <v>92</v>
+      </c>
+      <c r="B14" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>94</v>
       </c>
       <c r="B15" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="B16" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>48</v>
+        <v>39</v>
       </c>
       <c r="B17" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>98</v>
+        <v>44</v>
       </c>
       <c r="B18" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="B19" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>63</v>
+        <v>101</v>
       </c>
       <c r="B20" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="B21" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="B22" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>104</v>
+        <v>68</v>
       </c>
       <c r="B23" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
+        <v>72</v>
+      </c>
+      <c r="B24" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B25" t="s">
         <v>108</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>