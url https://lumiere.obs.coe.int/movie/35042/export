--- v1 (2026-01-15)
+++ v2 (2026-05-06)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Chico &amp; Rita</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Javier Mariscal, Fernando Trueba, Tono Errando</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>ES, GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1235830/</t>
+    <t>https://www.imdb.com/title/tt1235830</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-D4E5-0000-9-0000-0000-A</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/2B0B-E1F2-1CD7-226B-E1AC-S</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/129763</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1072224</t>
   </si>
@@ -199,57 +199,57 @@
   <si>
     <t>Odeon</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Spanish Embassy</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>BestFilm/Gutek Film</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>CA,DE,ES,FR,GB,GR,US</t>
+  </si>
+  <si>
+    <t>Chico and Rita</t>
+  </si>
+  <si>
     <t>Čiko ir Rita</t>
-  </si>
-[...4 lines deleted...]
-    <t>Chico and Rita</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Чiко i Рита</t>
   </si>
   <si>
     <t>ES,PL,RS</t>
   </si>
   <si>
     <t>Chico i Rita</t>
   </si>
   <si>
     <t>Chico et Rita</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>チコとリタ</t>
   </si>
   <si>
     <t>PT</t>
   </si>
@@ -605,51 +605,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1235830/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-D4E5-0000-9-0000-0000-A" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/2B0B-E1F2-1CD7-226B-E1AC-S" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/129763" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1072224" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/chico-and-rita" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1235830" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-D4E5-0000-9-0000-0000-A" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/2B0B-E1F2-1CD7-226B-E1AC-S" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/129763" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1072224" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/chico-and-rita" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -986,55 +986,55 @@
       </c>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3">
         <v>26</v>
       </c>
       <c r="Q6" s="3"/>
       <c r="R6" s="3"/>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>47</v>
       </c>
       <c r="B7" t="s">
         <v>48</v>
       </c>
       <c r="C7">
         <v>40730</v>
       </c>
       <c r="D7" s="3">
-        <v>128041</v>
+        <v>128020</v>
       </c>
       <c r="E7" s="3"/>
       <c r="F7" s="3">
-        <v>114952</v>
+        <v>114931</v>
       </c>
       <c r="G7" s="3">
         <v>5174</v>
       </c>
       <c r="H7" s="3">
         <v>2218</v>
       </c>
       <c r="I7" s="3">
         <v>557</v>
       </c>
       <c r="J7" s="3">
         <v>858</v>
       </c>
       <c r="K7" s="3">
         <v>600</v>
       </c>
       <c r="L7" s="3">
         <v>471</v>
       </c>
       <c r="M7" s="3">
         <v>684</v>
       </c>
       <c r="N7" s="3">
         <v>943</v>
       </c>
@@ -1223,107 +1223,107 @@
       <c r="F13" s="3">
         <v>10595</v>
       </c>
       <c r="G13" s="3">
         <v>929</v>
       </c>
       <c r="H13" s="3">
         <v>69</v>
       </c>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
       <c r="N13" s="3"/>
       <c r="O13" s="3"/>
       <c r="P13" s="3"/>
       <c r="Q13" s="3"/>
       <c r="R13" s="3"/>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" t="s">
         <v>59</v>
       </c>
       <c r="D14" s="3">
-        <v>362002</v>
+        <v>361981</v>
       </c>
       <c r="E14" s="3">
         <v>39447</v>
       </c>
       <c r="F14" s="3">
-        <v>285368</v>
+        <v>285347</v>
       </c>
       <c r="G14" s="3">
         <v>26671</v>
       </c>
       <c r="H14" s="3">
         <v>3176</v>
       </c>
       <c r="I14" s="3">
         <v>896</v>
       </c>
       <c r="J14" s="3">
         <v>1480</v>
       </c>
       <c r="K14" s="3">
         <v>702</v>
       </c>
       <c r="L14" s="3">
         <v>644</v>
       </c>
       <c r="M14" s="3">
         <v>740</v>
       </c>
       <c r="N14" s="3">
         <v>1145</v>
       </c>
       <c r="O14" s="3">
         <v>319</v>
       </c>
       <c r="P14" s="3">
         <v>534</v>
       </c>
       <c r="Q14" s="3">
         <v>462</v>
       </c>
       <c r="R14" s="3">
         <v>418</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" t="s">
         <v>60</v>
       </c>
       <c r="D15" s="3">
-        <v>367736</v>
+        <v>367715</v>
       </c>
       <c r="E15" s="3">
         <v>39447</v>
       </c>
       <c r="F15" s="3">
-        <v>290464</v>
+        <v>290443</v>
       </c>
       <c r="G15" s="3">
         <v>26978</v>
       </c>
       <c r="H15" s="3">
         <v>3284</v>
       </c>
       <c r="I15" s="3">
         <v>1009</v>
       </c>
       <c r="J15" s="3">
         <v>1494</v>
       </c>
       <c r="K15" s="3">
         <v>702</v>
       </c>
       <c r="L15" s="3">
         <v>662</v>
       </c>
       <c r="M15" s="3">
         <v>818</v>
       </c>
       <c r="N15" s="3">
         <v>1145</v>
       </c>
@@ -1344,60 +1344,60 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
+      <c r="A2" t="s">
+        <v>61</v>
+      </c>
       <c r="B2" t="s">
-        <v>61</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" t="s">
+      <c r="B3" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="B4" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>64</v>
       </c>
       <c r="B5" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>66</v>
       </c>
       <c r="B6" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">