--- v2 (2026-05-06)
+++ v3 (2026-06-16)
@@ -214,81 +214,81 @@
   <si>
     <t>BestFilm/Gutek Film</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>CA,DE,ES,FR,GB,GR,US</t>
   </si>
   <si>
     <t>Chico and Rita</t>
   </si>
   <si>
     <t>Čiko ir Rita</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Чiко i Рита</t>
   </si>
   <si>
+    <t>Τσίκο &amp; Ρίτα</t>
+  </si>
+  <si>
     <t>ES,PL,RS</t>
   </si>
   <si>
     <t>Chico i Rita</t>
   </si>
   <si>
     <t>Chico et Rita</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>チコとリタ</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Chico e Rita</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Чико и Рита</t>
   </si>
   <si>
     <t>Чіко і Рита</t>
-  </si>
-[...1 lines deleted...]
-    <t>Τσίκο &amp; Ρίτα</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1371,99 +1371,99 @@
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="B3" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="B4" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>64</v>
       </c>
       <c r="B5" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B6" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>47</v>
+        <v>67</v>
       </c>
       <c r="B7" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
+        <v>47</v>
+      </c>
+      <c r="B8" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
+        <v>70</v>
+      </c>
+      <c r="B9" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
+        <v>72</v>
+      </c>
+      <c r="B10" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="B11" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="B12" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>