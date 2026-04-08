--- v0 (2025-11-21)
+++ v1 (2026-04-08)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Mine vaganti</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Ferzan Ozpetek</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1405810/</t>
+    <t>https://www.imdb.com/title/tt1405810</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-784C-0000-G-0000-0000-Q</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/7EFB-160A-209B-B02B-86B9-2</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/126430</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q3225893</t>
   </si>
@@ -686,51 +686,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1405810/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-784C-0000-G-0000-0000-Q" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/7EFB-160A-209B-B02B-86B9-2" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/126430" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3225893" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/it/film/loose-cannons-2010" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1405810" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-784C-0000-G-0000-0000-Q" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/7EFB-160A-209B-B02B-86B9-2" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/126430" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3225893" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/it/film/loose-cannons-2010" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1104,54 +1104,54 @@
       <c r="H8" s="3">
         <v>126</v>
       </c>
       <c r="I8" s="3"/>
       <c r="J8" s="3">
         <v>209</v>
       </c>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
       <c r="O8" s="3"/>
       <c r="P8" s="3"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9" t="s">
         <v>50</v>
       </c>
       <c r="C9">
         <v>40380</v>
       </c>
       <c r="D9" s="3">
-        <v>161257</v>
+        <v>155152</v>
       </c>
       <c r="E9" s="3">
-        <v>153258</v>
+        <v>147153</v>
       </c>
       <c r="F9" s="3">
         <v>6843</v>
       </c>
       <c r="G9" s="3">
         <v>487</v>
       </c>
       <c r="H9" s="3">
         <v>30</v>
       </c>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3">
         <v>321</v>
       </c>
       <c r="L9" s="3"/>
       <c r="M9" s="3">
         <v>318</v>
       </c>
       <c r="N9" s="3"/>
       <c r="O9" s="3"/>
       <c r="P9" s="3"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
@@ -1448,98 +1448,98 @@
         <v>40263</v>
       </c>
       <c r="D19" s="3">
         <v>53718</v>
       </c>
       <c r="E19" s="3">
         <v>53718</v>
       </c>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
       <c r="O19" s="3"/>
       <c r="P19" s="3"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="D20" s="3">
-        <v>2047612</v>
+        <v>2041507</v>
       </c>
       <c r="E20" s="3">
-        <v>1939956</v>
+        <v>1933851</v>
       </c>
       <c r="F20" s="3">
         <v>103008</v>
       </c>
       <c r="G20" s="3">
         <v>1275</v>
       </c>
       <c r="H20" s="3">
         <v>1740</v>
       </c>
       <c r="I20" s="3">
         <v>482</v>
       </c>
       <c r="J20" s="3">
         <v>231</v>
       </c>
       <c r="K20" s="3">
         <v>321</v>
       </c>
       <c r="L20" s="3">
         <v>63</v>
       </c>
       <c r="M20" s="3">
         <v>453</v>
       </c>
       <c r="N20" s="3">
         <v>77</v>
       </c>
       <c r="O20" s="3">
         <v>5</v>
       </c>
       <c r="P20" s="3">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
         <v>69</v>
       </c>
       <c r="D21" s="3">
-        <v>2147142</v>
+        <v>2141037</v>
       </c>
       <c r="E21" s="3">
-        <v>2038925</v>
+        <v>2032820</v>
       </c>
       <c r="F21" s="3">
         <v>103510</v>
       </c>
       <c r="G21" s="3">
         <v>1275</v>
       </c>
       <c r="H21" s="3">
         <v>1788</v>
       </c>
       <c r="I21" s="3">
         <v>493</v>
       </c>
       <c r="J21" s="3">
         <v>231</v>
       </c>
       <c r="K21" s="3">
         <v>321</v>
       </c>
       <c r="L21" s="3">
         <v>63</v>
       </c>
       <c r="M21" s="3">
         <v>453</v>
       </c>