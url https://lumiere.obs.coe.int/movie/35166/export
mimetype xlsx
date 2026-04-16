--- v0 (2025-11-20)
+++ v1 (2026-04-16)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>The Hunter</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Rafi Pitts</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>IR, DE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1190072/</t>
+    <t>https://www.imdb.com/title/tt1190072</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-4DCB-0000-J-0000-0000-H</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/6726-49D1-DBD5-AAD5-BA66-4</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q185805</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/de/Film/Zeit-des-Zorns</t>
   </si>
@@ -578,51 +578,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1190072/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-4DCB-0000-J-0000-0000-H" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/6726-49D1-DBD5-AAD5-BA66-4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q185805" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/de/Film/Zeit-des-Zorns" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1190072" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-4DCB-0000-J-0000-0000-H" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/6726-49D1-DBD5-AAD5-BA66-4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q185805" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/de/Film/Zeit-des-Zorns" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="68" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -847,55 +847,55 @@
       </c>
       <c r="D6" s="3">
         <v>457</v>
       </c>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3">
         <v>406</v>
       </c>
       <c r="I6" s="3">
         <v>51</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>37</v>
       </c>
       <c r="C7">
         <v>40590</v>
       </c>
       <c r="D7" s="3">
-        <v>15039</v>
+        <v>15338</v>
       </c>
       <c r="E7" s="3"/>
       <c r="F7" s="3">
-        <v>14856</v>
+        <v>15155</v>
       </c>
       <c r="G7" s="3">
         <v>128</v>
       </c>
       <c r="H7" s="3">
         <v>55</v>
       </c>
       <c r="I7" s="3"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>39</v>
       </c>
       <c r="C8">
         <v>40480</v>
       </c>
       <c r="D8" s="3">
         <v>2281</v>
       </c>
       <c r="E8" s="3">
         <v>2281</v>
       </c>
@@ -973,80 +973,80 @@
       </c>
       <c r="B12" t="s">
         <v>46</v>
       </c>
       <c r="C12">
         <v>41172</v>
       </c>
       <c r="D12" s="3">
         <v>145</v>
       </c>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3">
         <v>122</v>
       </c>
       <c r="H12" s="3">
         <v>23</v>
       </c>
       <c r="I12" s="3"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>47</v>
       </c>
       <c r="D13" s="3">
-        <v>30253</v>
+        <v>30552</v>
       </c>
       <c r="E13" s="3">
         <v>9699</v>
       </c>
       <c r="F13" s="3">
-        <v>19769</v>
+        <v>20068</v>
       </c>
       <c r="G13" s="3">
         <v>250</v>
       </c>
       <c r="H13" s="3">
         <v>484</v>
       </c>
       <c r="I13" s="3">
         <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>48</v>
       </c>
       <c r="D14" s="3">
-        <v>31765</v>
+        <v>32064</v>
       </c>
       <c r="E14" s="3">
         <v>9759</v>
       </c>
       <c r="F14" s="3">
-        <v>21201</v>
+        <v>21500</v>
       </c>
       <c r="G14" s="3">
         <v>270</v>
       </c>
       <c r="H14" s="3">
         <v>484</v>
       </c>
       <c r="I14" s="3">
         <v>51</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>