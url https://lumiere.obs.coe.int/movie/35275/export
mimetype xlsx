--- v0 (2025-12-29)
+++ v1 (2026-04-12)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Sammy's avonturen: De geheime doorgang</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Ben Stassen, Mimi Maynard</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>BE, US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1230204/</t>
+    <t>https://www.imdb.com/title/tt1230204</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-A53E-0000-C-0000-0000-1</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/890A-1C36-AAF2-9C27-029A-4</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/125441</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q785058</t>
   </si>
@@ -830,51 +830,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1230204/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-A53E-0000-C-0000-0000-1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/890A-1C36-AAF2-9C27-029A-4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/125441" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q785058" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/le-voyage-extraordinaire-de-samy" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1230204" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-A53E-0000-C-0000-0000-1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/890A-1C36-AAF2-9C27-029A-4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/125441" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q785058" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/le-voyage-extraordinaire-de-samy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1370,54 +1370,54 @@
         <v>591</v>
       </c>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
       <c r="P11" s="3"/>
       <c r="Q11" s="3"/>
       <c r="R11" s="3"/>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
       <c r="C12">
         <v>40401</v>
       </c>
       <c r="D12" s="3">
-        <v>1311453</v>
+        <v>1313477</v>
       </c>
       <c r="E12" s="3">
-        <v>1281798</v>
+        <v>1283822</v>
       </c>
       <c r="F12" s="3">
         <v>25900</v>
       </c>
       <c r="G12" s="3">
         <v>1292</v>
       </c>
       <c r="H12" s="3">
         <v>45</v>
       </c>
       <c r="I12" s="3">
         <v>445</v>
       </c>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
       <c r="N12" s="3">
         <v>339</v>
       </c>
       <c r="O12" s="3">
         <v>216</v>
       </c>
       <c r="P12" s="3">
         <v>236</v>
@@ -1968,104 +1968,104 @@
       </c>
       <c r="E29" s="3">
         <v>174220</v>
       </c>
       <c r="F29" s="3">
         <v>1138</v>
       </c>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3"/>
       <c r="K29" s="3"/>
       <c r="L29" s="3"/>
       <c r="M29" s="3"/>
       <c r="N29" s="3"/>
       <c r="O29" s="3"/>
       <c r="P29" s="3"/>
       <c r="Q29" s="3"/>
       <c r="R29" s="3"/>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>86</v>
       </c>
       <c r="D30" s="3">
-        <v>5266439</v>
+        <v>5268463</v>
       </c>
       <c r="E30" s="3">
-        <v>3698953</v>
+        <v>3700977</v>
       </c>
       <c r="F30" s="3">
         <v>1511301</v>
       </c>
       <c r="G30" s="3">
         <v>43746</v>
       </c>
       <c r="H30" s="3">
         <v>1883</v>
       </c>
       <c r="I30" s="3">
         <v>2380</v>
       </c>
       <c r="J30" s="3">
         <v>2932</v>
       </c>
       <c r="K30" s="3">
         <v>1088</v>
       </c>
       <c r="L30" s="3">
         <v>170</v>
       </c>
       <c r="M30" s="3">
         <v>999</v>
       </c>
       <c r="N30" s="3">
         <v>1353</v>
       </c>
       <c r="O30" s="3">
         <v>216</v>
       </c>
       <c r="P30" s="3">
         <v>236</v>
       </c>
       <c r="Q30" s="3">
         <v>643</v>
       </c>
       <c r="R30" s="3">
         <v>539</v>
       </c>
     </row>
     <row r="31" spans="1:18">
       <c r="A31" t="s">
         <v>87</v>
       </c>
       <c r="D31" s="3">
-        <v>5528267</v>
+        <v>5530291</v>
       </c>
       <c r="E31" s="3">
-        <v>3950182</v>
+        <v>3952206</v>
       </c>
       <c r="F31" s="3">
         <v>1521683</v>
       </c>
       <c r="G31" s="3">
         <v>43799</v>
       </c>
       <c r="H31" s="3">
         <v>2047</v>
       </c>
       <c r="I31" s="3">
         <v>2380</v>
       </c>
       <c r="J31" s="3">
         <v>2932</v>
       </c>
       <c r="K31" s="3">
         <v>1088</v>
       </c>
       <c r="L31" s="3">
         <v>170</v>
       </c>
       <c r="M31" s="3">
         <v>999</v>
       </c>