--- v1 (2026-04-12)
+++ v2 (2026-06-12)
@@ -331,50 +331,53 @@
   <si>
     <t>Шевели ластами 3D</t>
   </si>
   <si>
     <t>A Turtle's Tale</t>
   </si>
   <si>
     <t>Around the world in 50 years</t>
   </si>
   <si>
     <t>Samova pustolovscina: skrivni prehod</t>
   </si>
   <si>
     <t>Zólwik Sammy: W 50 lat dookola swiata</t>
   </si>
   <si>
     <t>As Aventuras De Sammy - A Passagem Secreta</t>
   </si>
   <si>
     <t>Sammyho dobrodružství</t>
   </si>
   <si>
     <t>Sammy nagy kalandja</t>
   </si>
   <si>
+    <t>Οι περιπέτειες του Σάμμυ: Το μυστικό πέρασμα</t>
+  </si>
+  <si>
     <t>AR</t>
   </si>
   <si>
     <t>Las aventuras de Sammy: En busca del pasaje secreto</t>
   </si>
   <si>
     <t>BE,FR</t>
   </si>
   <si>
     <t>Le voyage extraordinaire de Samy</t>
   </si>
   <si>
     <t>Приключенията на Сами</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>As Aventuras de Sammy</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>L'histoire d'une tortue: Les aventures de Sammy</t>
@@ -467,53 +470,50 @@
     <t>Sammy'nin maceraları</t>
   </si>
   <si>
     <t>VE</t>
   </si>
   <si>
     <t>Las aventuras de Sammy 3D</t>
   </si>
   <si>
     <t>Around the World in 50 Years 3D</t>
   </si>
   <si>
     <t>Sammy's Adventures: The Secret Passage</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Шевели ластами!</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>サミーとシェリー 七つの海の大冒険</t>
-  </si>
-[...1 lines deleted...]
-    <t>Οι περιπέτειες του Σάμμυ: Το μυστικό πέρασμα</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -2192,317 +2192,317 @@
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>73</v>
       </c>
       <c r="B16" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="B17" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="B18" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="B19" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
+        <v>59</v>
+      </c>
+      <c r="B20" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
+        <v>106</v>
+      </c>
+      <c r="B21" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>43</v>
+        <v>108</v>
       </c>
       <c r="B22" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
+        <v>43</v>
+      </c>
+      <c r="B23" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
+        <v>111</v>
+      </c>
+      <c r="B24" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>49</v>
+        <v>113</v>
       </c>
       <c r="B25" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B26" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
+        <v>51</v>
+      </c>
+      <c r="B27" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>53</v>
+        <v>117</v>
       </c>
       <c r="B28" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B29" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
+        <v>55</v>
+      </c>
+      <c r="B30" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
+        <v>121</v>
+      </c>
+      <c r="B31" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>59</v>
+        <v>123</v>
       </c>
       <c r="B32" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B33" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B34" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
+        <v>63</v>
+      </c>
+      <c r="B35" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
-        <v>65</v>
+        <v>128</v>
       </c>
       <c r="B36" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B37" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B38" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B39" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="40" spans="1:2">
       <c r="A40" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B40" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="A41" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B41" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="A42" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B42" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="43" spans="1:2">
       <c r="A43" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B43" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="A44" t="s">
         <v>77</v>
       </c>
       <c r="B44" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="A45" t="s">
+        <v>77</v>
+      </c>
+      <c r="B45" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:2">
       <c r="A46" t="s">
-        <v>79</v>
+        <v>139</v>
       </c>
       <c r="B46" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="A47" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B47" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="A48" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B48" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="49" spans="1:2">
       <c r="A49" t="s">
+        <v>84</v>
+      </c>
+      <c r="B49" t="s">
         <v>143</v>
       </c>
-      <c r="B49" t="s">
+    </row>
+    <row r="50" spans="1:2">
+      <c r="A50" t="s">
         <v>144</v>
       </c>
-    </row>
-    <row r="50" spans="1:2">
       <c r="B50" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="51" spans="1:2">
       <c r="B51" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:2">
-      <c r="A52" t="s">
+      <c r="B52" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:2">
       <c r="A53" t="s">
+        <v>148</v>
+      </c>
+      <c r="B53" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="54" spans="1:2">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>150</v>
       </c>
       <c r="B54" t="s">
         <v>151</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>