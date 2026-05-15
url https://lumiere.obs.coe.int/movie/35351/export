--- v1 (2026-01-12)
+++ v2 (2026-05-15)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Tanzträume</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Rainer Hoffmann, Anne Linsel</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1620975/</t>
+    <t>https://www.imdb.com/title/tt1620975</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-FAFE-0000-H-0000-0000-N</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/8C87-8CFF-6558-3BFC-CB16-E</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/126921</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q3235250</t>
   </si>
@@ -626,51 +626,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1620975/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-FAFE-0000-H-0000-0000-N" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/8C87-8CFF-6558-3BFC-CB16-E" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/126921" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3235250" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/dancing-dreams" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1620975" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-FAFE-0000-H-0000-0000-N" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/8C87-8CFF-6558-3BFC-CB16-E" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/126921" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3235250" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/dancing-dreams" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -746,52 +746,51 @@
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B5" r:id="rId1"/>
     <hyperlink ref="B6" r:id="rId2"/>
     <hyperlink ref="B7" r:id="rId3"/>
     <hyperlink ref="B8" r:id="rId4"/>
     <hyperlink ref="B9" r:id="rId5"/>
     <hyperlink ref="B10" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:S18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="21.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.85546875" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="7" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="6" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="7" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="5" bestFit="1" customWidth="1"/>
     <col min="8" max="11" width="6" bestFit="1" customWidth="1"/>
     <col min="12" max="16" width="5" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6" bestFit="1" customWidth="1"/>
     <col min="18" max="19" width="5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>24</v>
@@ -1000,57 +999,57 @@
       </c>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
       <c r="Q6" s="3"/>
       <c r="R6" s="3"/>
       <c r="S6" s="3"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>47</v>
       </c>
       <c r="B7" t="s">
         <v>48</v>
       </c>
       <c r="C7">
         <v>40464</v>
       </c>
       <c r="D7" s="3">
-        <v>382610</v>
+        <v>415196</v>
       </c>
       <c r="E7" s="3">
-        <v>161002</v>
+        <v>159369</v>
       </c>
       <c r="F7" s="3">
-        <v>58162</v>
+        <v>92381</v>
       </c>
       <c r="G7" s="3">
         <v>7302</v>
       </c>
       <c r="H7" s="3">
         <v>41339</v>
       </c>
       <c r="I7" s="3">
         <v>52848</v>
       </c>
       <c r="J7" s="3">
         <v>12802</v>
       </c>
       <c r="K7" s="3">
         <v>15735</v>
       </c>
       <c r="L7" s="3">
         <v>2104</v>
       </c>
       <c r="M7" s="3">
         <v>6312</v>
       </c>
       <c r="N7" s="3">
         <v>5000</v>
       </c>
@@ -1345,110 +1344,110 @@
       <c r="E16" s="3"/>
       <c r="F16" s="3">
         <v>1297</v>
       </c>
       <c r="G16" s="3">
         <v>12</v>
       </c>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="J16" s="3"/>
       <c r="K16" s="3"/>
       <c r="L16" s="3"/>
       <c r="M16" s="3"/>
       <c r="N16" s="3"/>
       <c r="O16" s="3"/>
       <c r="P16" s="3"/>
       <c r="Q16" s="3"/>
       <c r="R16" s="3"/>
       <c r="S16" s="3"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>64</v>
       </c>
       <c r="D17" s="3">
-        <v>427754</v>
+        <v>460340</v>
       </c>
       <c r="E17" s="3">
-        <v>191777</v>
+        <v>190144</v>
       </c>
       <c r="F17" s="3">
-        <v>70710</v>
+        <v>104929</v>
       </c>
       <c r="G17" s="3">
         <v>8495</v>
       </c>
       <c r="H17" s="3">
         <v>41360</v>
       </c>
       <c r="I17" s="3">
         <v>53086</v>
       </c>
       <c r="J17" s="3">
         <v>12862</v>
       </c>
       <c r="K17" s="3">
         <v>15994</v>
       </c>
       <c r="L17" s="3">
         <v>2128</v>
       </c>
       <c r="M17" s="3">
         <v>6312</v>
       </c>
       <c r="N17" s="3">
         <v>5026</v>
       </c>
       <c r="O17" s="3">
         <v>4183</v>
       </c>
       <c r="P17" s="3">
         <v>149</v>
       </c>
       <c r="Q17" s="3">
         <v>11525</v>
       </c>
       <c r="R17" s="3">
         <v>2904</v>
       </c>
       <c r="S17" s="3">
         <v>1243</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>65</v>
       </c>
       <c r="D18" s="3">
-        <v>434326</v>
+        <v>466912</v>
       </c>
       <c r="E18" s="3">
-        <v>195660</v>
+        <v>194027</v>
       </c>
       <c r="F18" s="3">
-        <v>73341</v>
+        <v>107560</v>
       </c>
       <c r="G18" s="3">
         <v>8495</v>
       </c>
       <c r="H18" s="3">
         <v>41377</v>
       </c>
       <c r="I18" s="3">
         <v>53086</v>
       </c>
       <c r="J18" s="3">
         <v>12903</v>
       </c>
       <c r="K18" s="3">
         <v>15994</v>
       </c>
       <c r="L18" s="3">
         <v>2128</v>
       </c>
       <c r="M18" s="3">
         <v>6312</v>
       </c>
       <c r="N18" s="3">
         <v>5026</v>
       </c>
@@ -1472,60 +1471,60 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B15"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="64.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
+      <c r="A2" t="s">
+        <v>6</v>
+      </c>
       <c r="B2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="B3" t="s">
         <v>66</v>
-      </c>
-[...6 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="B4" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>68</v>
       </c>
       <c r="B5" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>70</v>
       </c>
       <c r="B6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">