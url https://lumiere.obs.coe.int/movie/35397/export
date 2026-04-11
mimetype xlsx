--- v0 (2025-12-08)
+++ v1 (2026-04-11)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Hævnen</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Susanne Bier</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>DK, SE, DE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1340107/</t>
+    <t>https://www.imdb.com/title/tt1340107</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-BD4D-0000-W-0000-0000-F</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/DF9F-6AB0-C459-E44E-1C4C-1</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q954182</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/se/movie/in-a-better-world</t>
   </si>
@@ -301,162 +301,162 @@
   <si>
     <t>Intr-O Lume Mai Buna</t>
   </si>
   <si>
     <t>Isos, avrio!</t>
   </si>
   <si>
     <t>Isos, Avrio</t>
   </si>
   <si>
     <t>Labākā Pasaulē</t>
   </si>
   <si>
     <t>Lepší svet</t>
   </si>
   <si>
     <t>Lepší svět</t>
   </si>
   <si>
     <t>The Revenge</t>
   </si>
   <si>
     <t>W lepszym swiecie</t>
   </si>
   <si>
+    <t>AR,CL,ES,MX</t>
+  </si>
+  <si>
+    <t>En un mundo mejor</t>
+  </si>
+  <si>
+    <t>AU,GB,NL,US</t>
+  </si>
+  <si>
+    <t>In a Better World</t>
+  </si>
+  <si>
+    <t>BG</t>
+  </si>
+  <si>
+    <t>В един по-добър свят</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>Em um Mundo Melhor</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>Un monde meilleur</t>
+  </si>
+  <si>
+    <t>In einer besseren Welt</t>
+  </si>
+  <si>
+    <t>Civilisation</t>
+  </si>
+  <si>
+    <t>Kohti parempaa maailmaa</t>
+  </si>
+  <si>
+    <t>Kosto</t>
+  </si>
+  <si>
+    <t>Revenge</t>
+  </si>
+  <si>
+    <t>GE</t>
+  </si>
+  <si>
+    <t>Shurisdzieba (Uketess samkaroshi)</t>
+  </si>
+  <si>
+    <t>U boljem svijetu</t>
+  </si>
+  <si>
+    <t>Egy jobb világ</t>
+  </si>
+  <si>
+    <t>In un mondo migliore</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>未来を生きる君たちへ</t>
+  </si>
+  <si>
+    <t>Geresniame pasaulyje</t>
+  </si>
+  <si>
+    <t>I en bedre verden</t>
+  </si>
+  <si>
+    <t>W lepszym świecie</t>
+  </si>
+  <si>
+    <t>Num Mundo Melhor</t>
+  </si>
+  <si>
+    <t>Într-o lume mai buna</t>
+  </si>
+  <si>
+    <t>RS</t>
+  </si>
+  <si>
+    <t>U boljem svetu</t>
+  </si>
+  <si>
+    <t>Hämnden</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Месть</t>
+  </si>
+  <si>
+    <t>Daha İyi Bir Dünyada</t>
+  </si>
+  <si>
+    <t>US</t>
+  </si>
+  <si>
+    <t>Julius</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Помста</t>
+  </si>
+  <si>
     <t>Ίσως, Αύριο!</t>
-  </si>
-[...109 lines deleted...]
-    <t>Помста</t>
   </si>
   <si>
     <t>Ίσως, αύριο</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -776,51 +776,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1340107/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-BD4D-0000-W-0000-0000-F" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/DF9F-6AB0-C459-E44E-1C4C-1" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q954182" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/se/movie/in-a-better-world" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1340107" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-BD4D-0000-W-0000-0000-F" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/DF9F-6AB0-C459-E44E-1C4C-1" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q954182" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/se/movie/in-a-better-world" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1263,57 +1263,57 @@
         <v>5837</v>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
       <c r="O10" s="3"/>
       <c r="P10" s="3"/>
       <c r="Q10" s="3"/>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>52</v>
       </c>
       <c r="C11">
         <v>40505</v>
       </c>
       <c r="D11" s="3">
-        <v>20447</v>
+        <v>20530</v>
       </c>
       <c r="E11" s="3">
         <v>102</v>
       </c>
       <c r="F11" s="3">
-        <v>20201</v>
+        <v>20284</v>
       </c>
       <c r="G11" s="3">
         <v>144</v>
       </c>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
       <c r="P11" s="3"/>
       <c r="Q11" s="3"/>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" t="s">
         <v>53</v>
       </c>
       <c r="B12" t="s">
         <v>54</v>
       </c>
       <c r="C12">
         <v>40774</v>
       </c>
@@ -1854,104 +1854,104 @@
       <c r="E28" s="3"/>
       <c r="F28" s="3">
         <v>9111</v>
       </c>
       <c r="G28" s="3">
         <v>2200</v>
       </c>
       <c r="H28" s="3">
         <v>571</v>
       </c>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
       <c r="L28" s="3"/>
       <c r="M28" s="3"/>
       <c r="N28" s="3"/>
       <c r="O28" s="3"/>
       <c r="P28" s="3"/>
       <c r="Q28" s="3"/>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" t="s">
         <v>84</v>
       </c>
       <c r="D29" s="3">
-        <v>1167543</v>
+        <v>1167626</v>
       </c>
       <c r="E29" s="3">
         <v>622436</v>
       </c>
       <c r="F29" s="3">
-        <v>513137</v>
+        <v>513220</v>
       </c>
       <c r="G29" s="3">
         <v>23517</v>
       </c>
       <c r="H29" s="3">
         <v>3416</v>
       </c>
       <c r="I29" s="3">
         <v>2333</v>
       </c>
       <c r="J29" s="3">
         <v>291</v>
       </c>
       <c r="K29" s="3">
         <v>1435</v>
       </c>
       <c r="L29" s="3">
         <v>375</v>
       </c>
       <c r="M29" s="3">
         <v>58</v>
       </c>
       <c r="N29" s="3">
         <v>132</v>
       </c>
       <c r="O29" s="3">
         <v>274</v>
       </c>
       <c r="P29" s="3">
         <v>0</v>
       </c>
       <c r="Q29" s="3">
         <v>139</v>
       </c>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" t="s">
         <v>85</v>
       </c>
       <c r="D30" s="3">
-        <v>1208256</v>
+        <v>1208339</v>
       </c>
       <c r="E30" s="3">
         <v>636632</v>
       </c>
       <c r="F30" s="3">
-        <v>536521</v>
+        <v>536604</v>
       </c>
       <c r="G30" s="3">
         <v>25909</v>
       </c>
       <c r="H30" s="3">
         <v>4038</v>
       </c>
       <c r="I30" s="3">
         <v>2333</v>
       </c>
       <c r="J30" s="3">
         <v>295</v>
       </c>
       <c r="K30" s="3">
         <v>1508</v>
       </c>
       <c r="L30" s="3">
         <v>375</v>
       </c>
       <c r="M30" s="3">
         <v>58</v>
       </c>
       <c r="N30" s="3">
         <v>132</v>
       </c>
@@ -2029,259 +2029,259 @@
     <row r="8" spans="1:2">
       <c r="B8" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="B9" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="B10" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>71</v>
       </c>
       <c r="B11" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>55</v>
+        <v>95</v>
       </c>
       <c r="B12" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B13" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B14" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B16" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>104</v>
+        <v>42</v>
       </c>
       <c r="B17" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B18" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="B19" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>49</v>
       </c>
       <c r="B20" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B21" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>51</v>
+        <v>110</v>
       </c>
       <c r="B22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>111</v>
+        <v>57</v>
       </c>
       <c r="B23" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B24" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B25" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>61</v>
+        <v>115</v>
       </c>
       <c r="B26" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>63</v>
       </c>
       <c r="B27" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="B28" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B29" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B30" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B31" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
-        <v>75</v>
+        <v>122</v>
       </c>
       <c r="B32" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>123</v>
+        <v>77</v>
       </c>
       <c r="B33" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
-        <v>77</v>
+        <v>125</v>
       </c>
       <c r="B34" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
-        <v>126</v>
+        <v>82</v>
       </c>
       <c r="B35" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
-        <v>82</v>
+        <v>128</v>
       </c>
       <c r="B36" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B37" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
-        <v>131</v>
+        <v>55</v>
       </c>
       <c r="B38" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
         <v>55</v>
       </c>
       <c r="B39" t="s">
         <v>133</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">