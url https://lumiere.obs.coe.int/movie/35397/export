--- v1 (2026-04-11)
+++ v2 (2026-06-05)
@@ -301,50 +301,56 @@
   <si>
     <t>Intr-O Lume Mai Buna</t>
   </si>
   <si>
     <t>Isos, avrio!</t>
   </si>
   <si>
     <t>Isos, Avrio</t>
   </si>
   <si>
     <t>Labākā Pasaulē</t>
   </si>
   <si>
     <t>Lepší svet</t>
   </si>
   <si>
     <t>Lepší svět</t>
   </si>
   <si>
     <t>The Revenge</t>
   </si>
   <si>
     <t>W lepszym swiecie</t>
   </si>
   <si>
+    <t>Ίσως, Αύριο!</t>
+  </si>
+  <si>
+    <t>Ίσως, αύριο</t>
+  </si>
+  <si>
     <t>AR,CL,ES,MX</t>
   </si>
   <si>
     <t>En un mundo mejor</t>
   </si>
   <si>
     <t>AU,GB,NL,US</t>
   </si>
   <si>
     <t>In a Better World</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>В един по-добър свят</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Em um Mundo Melhor</t>
   </si>
   <si>
     <t>CA</t>
@@ -410,56 +416,50 @@
     <t>U boljem svetu</t>
   </si>
   <si>
     <t>Hämnden</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Месть</t>
   </si>
   <si>
     <t>Daha İyi Bir Dünyada</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>Julius</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Помста</t>
-  </si>
-[...4 lines deleted...]
-    <t>Ίσως, αύριο</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -2029,267 +2029,267 @@
     <row r="8" spans="1:2">
       <c r="B8" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="B9" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="B10" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>71</v>
       </c>
       <c r="B11" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
+        <v>55</v>
+      </c>
+      <c r="B12" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>97</v>
+        <v>55</v>
       </c>
       <c r="B13" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B14" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B15" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="B16" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>42</v>
+        <v>103</v>
       </c>
       <c r="B17" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>44</v>
+        <v>105</v>
       </c>
       <c r="B18" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="B19" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="B20" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B21" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
+        <v>49</v>
+      </c>
+      <c r="B22" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
       <c r="B23" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>59</v>
+        <v>112</v>
       </c>
       <c r="B24" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="B25" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
+        <v>59</v>
+      </c>
+      <c r="B26" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B27" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>69</v>
+        <v>117</v>
       </c>
       <c r="B28" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="B29" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="30" spans="1:2">
       <c r="A30" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="B30" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="31" spans="1:2">
       <c r="A31" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="B31" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="32" spans="1:2">
       <c r="A32" t="s">
+        <v>73</v>
+      </c>
+      <c r="B32" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="33" spans="1:2">
       <c r="A33" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B33" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="34" spans="1:2">
       <c r="A34" t="s">
+        <v>124</v>
+      </c>
+      <c r="B34" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="35" spans="1:2">
       <c r="A35" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="B35" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="A36" t="s">
+        <v>127</v>
+      </c>
+      <c r="B36" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="37" spans="1:2">
       <c r="A37" t="s">
-        <v>130</v>
+        <v>82</v>
       </c>
       <c r="B37" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="A38" t="s">
-        <v>55</v>
+        <v>130</v>
       </c>
       <c r="B38" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="A39" t="s">
-        <v>55</v>
+        <v>132</v>
       </c>
       <c r="B39" t="s">
         <v>133</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>