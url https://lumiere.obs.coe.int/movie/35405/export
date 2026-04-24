--- v0 (2025-11-30)
+++ v1 (2026-04-24)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Submarino</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Thomas Vinterberg</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>DK, SE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1322385/</t>
+    <t>https://www.imdb.com/title/tt1322385</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-9FB5-0000-M-0000-0000-8</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/1915-F750-CA27-4C95-739B-C</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/127125</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q2299929</t>
   </si>
@@ -569,51 +569,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1322385/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-9FB5-0000-M-0000-0000-8" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/1915-F750-CA27-4C95-739B-C" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/127125" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q2299929" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/submarino" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1322385" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-9FB5-0000-M-0000-0000-8" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/1915-F750-CA27-4C95-739B-C" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/127125" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q2299929" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/submarino" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -915,54 +915,54 @@
       <c r="E7" s="3">
         <v>5095</v>
       </c>
       <c r="F7" s="3">
         <v>223</v>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" t="s">
         <v>44</v>
       </c>
       <c r="C8">
         <v>40422</v>
       </c>
       <c r="D8" s="3">
-        <v>21584</v>
+        <v>21574</v>
       </c>
       <c r="E8" s="3">
-        <v>21566</v>
+        <v>21556</v>
       </c>
       <c r="F8" s="3"/>
       <c r="G8" s="3">
         <v>18</v>
       </c>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>46</v>
       </c>
       <c r="C9">
         <v>40556</v>
       </c>
       <c r="D9" s="3">
         <v>528</v>
       </c>
@@ -1099,89 +1099,89 @@
       <c r="E14" s="3"/>
       <c r="F14" s="3">
         <v>836</v>
       </c>
       <c r="G14" s="3">
         <v>46</v>
       </c>
       <c r="H14" s="3">
         <v>98</v>
       </c>
       <c r="I14" s="3"/>
       <c r="J14" s="3"/>
       <c r="K14" s="3">
         <v>31</v>
       </c>
       <c r="L14" s="3">
         <v>58</v>
       </c>
       <c r="M14" s="3"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="D15" s="3">
-        <v>116646</v>
+        <v>116636</v>
       </c>
       <c r="E15" s="3">
-        <v>107578</v>
+        <v>107568</v>
       </c>
       <c r="F15" s="3">
         <v>7052</v>
       </c>
       <c r="G15" s="3">
         <v>671</v>
       </c>
       <c r="H15" s="3">
         <v>831</v>
       </c>
       <c r="I15" s="3">
         <v>75</v>
       </c>
       <c r="J15" s="3">
         <v>169</v>
       </c>
       <c r="K15" s="3">
         <v>151</v>
       </c>
       <c r="L15" s="3">
         <v>88</v>
       </c>
       <c r="M15" s="3">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
         <v>57</v>
       </c>
       <c r="D16" s="3">
-        <v>118400</v>
+        <v>118390</v>
       </c>
       <c r="E16" s="3">
-        <v>109332</v>
+        <v>109322</v>
       </c>
       <c r="F16" s="3">
         <v>7052</v>
       </c>
       <c r="G16" s="3">
         <v>671</v>
       </c>
       <c r="H16" s="3">
         <v>831</v>
       </c>
       <c r="I16" s="3">
         <v>75</v>
       </c>
       <c r="J16" s="3">
         <v>169</v>
       </c>
       <c r="K16" s="3">
         <v>151</v>
       </c>
       <c r="L16" s="3">
         <v>88</v>
       </c>
       <c r="M16" s="3">
         <v>31</v>
       </c>