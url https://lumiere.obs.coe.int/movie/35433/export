--- v1 (2026-01-21)
+++ v2 (2026-04-15)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Cosa voglio di più</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Silvio Soldini</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>IT, CH</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1403144/</t>
+    <t>https://www.imdb.com/title/tt1403144</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-8405-0000-2-0000-0000-V</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/A6BA-898F-BEB1-4939-966D-E</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/126526</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1763176</t>
   </si>
@@ -190,93 +190,93 @@
   <si>
     <t>Warner Bros.</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Baltijas Pērle</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Clap Filmes</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>CA,IT,SE</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Czego chce wiecej</t>
+  </si>
+  <si>
+    <t>ES VĒLOS VAIRĀK</t>
+  </si>
+  <si>
+    <t>TR</t>
+  </si>
+  <si>
+    <t>Istedigim Sey</t>
+  </si>
+  <si>
+    <t>Szeretök</t>
+  </si>
+  <si>
+    <t>Zelim nesto vise</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Кого я хочу бiльше</t>
+  </si>
+  <si>
+    <t>AR</t>
+  </si>
+  <si>
+    <t>Cosavogliodipiù</t>
+  </si>
+  <si>
+    <t>Que más puedo querer</t>
+  </si>
+  <si>
     <t>AU</t>
   </si>
   <si>
     <t>What More Do I Want?</t>
-  </si>
-[...37 lines deleted...]
-    <t>Que más puedo querer</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Que Mais Posso Querer</t>
   </si>
   <si>
     <t>Was will ich mehr</t>
   </si>
   <si>
     <t>Kun silmäni mä auki saan</t>
   </si>
   <si>
     <t>Ce que je veux de plus</t>
   </si>
   <si>
     <t>GB,HK,KR,NL,SG,US</t>
   </si>
   <si>
     <t>Come Undone</t>
   </si>
   <si>
     <t>Szeretők</t>
   </si>
@@ -641,51 +641,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1403144/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-8405-0000-2-0000-0000-V" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/A6BA-898F-BEB1-4939-966D-E" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/126526" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1763176" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/it/film/come-undone" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1403144" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-8405-0000-2-0000-0000-V" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/A6BA-898F-BEB1-4939-966D-E" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/126526" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1763176" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/it/film/come-undone" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -983,54 +983,54 @@
         <v>1520</v>
       </c>
       <c r="F7" s="3">
         <v>722</v>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3">
         <v>29</v>
       </c>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" t="s">
         <v>44</v>
       </c>
       <c r="C8">
         <v>40401</v>
       </c>
       <c r="D8" s="3">
-        <v>47977</v>
+        <v>53183</v>
       </c>
       <c r="E8" s="3">
-        <v>45878</v>
+        <v>51084</v>
       </c>
       <c r="F8" s="3">
         <v>1902</v>
       </c>
       <c r="G8" s="3">
         <v>197</v>
       </c>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>46</v>
       </c>
       <c r="C9">
         <v>40829</v>
       </c>
       <c r="D9" s="3">
         <v>1544</v>
@@ -1150,86 +1150,86 @@
       </c>
       <c r="C14">
         <v>40549</v>
       </c>
       <c r="D14" s="3">
         <v>3007</v>
       </c>
       <c r="E14" s="3"/>
       <c r="F14" s="3">
         <v>2936</v>
       </c>
       <c r="G14" s="3">
         <v>71</v>
       </c>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="3"/>
       <c r="K14" s="3"/>
       <c r="L14" s="3"/>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="D15" s="3">
-        <v>419013</v>
+        <v>424219</v>
       </c>
       <c r="E15" s="3">
-        <v>399510</v>
+        <v>404716</v>
       </c>
       <c r="F15" s="3">
         <v>19004</v>
       </c>
       <c r="G15" s="3">
         <v>470</v>
       </c>
       <c r="H15" s="3">
         <v>0</v>
       </c>
       <c r="I15" s="3">
         <v>29</v>
       </c>
       <c r="J15" s="3">
         <v>0</v>
       </c>
       <c r="K15" s="3">
         <v>0</v>
       </c>
       <c r="L15" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
         <v>57</v>
       </c>
       <c r="D16" s="3">
-        <v>436941</v>
+        <v>442147</v>
       </c>
       <c r="E16" s="3">
-        <v>416996</v>
+        <v>422202</v>
       </c>
       <c r="F16" s="3">
         <v>19163</v>
       </c>
       <c r="G16" s="3">
         <v>563</v>
       </c>
       <c r="H16" s="3">
         <v>108</v>
       </c>
       <c r="I16" s="3">
         <v>29</v>
       </c>
       <c r="J16" s="3">
         <v>33</v>
       </c>
       <c r="K16" s="3">
         <v>19</v>
       </c>
       <c r="L16" s="3">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -1239,111 +1239,111 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B23"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="17.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="23.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>58</v>
       </c>
       <c r="B2" t="s">
-        <v>59</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
+        <v>59</v>
+      </c>
+      <c r="B3" t="s">
         <v>60</v>
       </c>
-      <c r="B3" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="4" spans="1:2">
-      <c r="A4" t="s">
+      <c r="B4" t="s">
         <v>61</v>
       </c>
-      <c r="B4" t="s">
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" t="s">
         <v>62</v>
       </c>
-    </row>
-    <row r="5" spans="1:2">
       <c r="B5" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" t="s">
+      <c r="B6" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="B7" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" t="s">
         <v>66</v>
       </c>
-    </row>
-    <row r="8" spans="1:2">
       <c r="B8" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>68</v>
       </c>
       <c r="B9" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
+        <v>68</v>
+      </c>
+      <c r="B10" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B11" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>73</v>
       </c>
       <c r="B12" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>39</v>
       </c>
       <c r="B13" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>41</v>
       </c>
@@ -1363,83 +1363,83 @@
       <c r="A16" t="s">
         <v>78</v>
       </c>
       <c r="B16" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>47</v>
       </c>
       <c r="B17" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>81</v>
       </c>
       <c r="B18" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B19" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>54</v>
       </c>
       <c r="B20" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B21" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>86</v>
       </c>
       <c r="B22" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B23" t="s">
         <v>88</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>