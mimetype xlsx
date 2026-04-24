--- v0 (2025-11-30)
+++ v1 (2026-04-24)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>The Human Resources Manager</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Eran Riklis</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>IL, FR, DE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1311075/</t>
+    <t>https://www.imdb.com/title/tt1311075</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-D500-0000-C-0000-0000-1</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/5DCE-49E2-D06C-39C0-601D-7</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/124484</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1215712</t>
   </si>
@@ -617,51 +617,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1311075/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-D500-0000-C-0000-0000-1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/5DCE-49E2-D06C-39C0-601D-7" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/124484" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1215712" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/shlichuto-shel-hamemune-al-mashabei-enosh" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1311075" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-D500-0000-C-0000-0000-1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/5DCE-49E2-D06C-39C0-601D-7" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/124484" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1215712" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/shlichuto-shel-hamemune-al-mashabei-enosh" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="74.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -947,54 +947,54 @@
       </c>
       <c r="E7" s="3"/>
       <c r="F7" s="3">
         <v>8835</v>
       </c>
       <c r="G7" s="3">
         <v>162</v>
       </c>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" t="s">
         <v>44</v>
       </c>
       <c r="C8">
         <v>40527</v>
       </c>
       <c r="D8" s="3">
-        <v>101059</v>
+        <v>96260</v>
       </c>
       <c r="E8" s="3">
-        <v>38185</v>
+        <v>33386</v>
       </c>
       <c r="F8" s="3">
         <v>62563</v>
       </c>
       <c r="G8" s="3">
         <v>52</v>
       </c>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3">
         <v>259</v>
       </c>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>46</v>
       </c>
       <c r="C9">
         <v>40654</v>
       </c>
@@ -1141,86 +1141,86 @@
       <c r="B15" t="s">
         <v>56</v>
       </c>
       <c r="C15">
         <v>40578</v>
       </c>
       <c r="D15" s="3">
         <v>1045</v>
       </c>
       <c r="E15" s="3"/>
       <c r="F15" s="3">
         <v>1045</v>
       </c>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3"/>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
     </row>
     <row r="16" spans="1:12">
       <c r="A16" t="s">
         <v>57</v>
       </c>
       <c r="D16" s="3">
-        <v>173911</v>
+        <v>169112</v>
       </c>
       <c r="E16" s="3">
-        <v>65874</v>
+        <v>61075</v>
       </c>
       <c r="F16" s="3">
         <v>106348</v>
       </c>
       <c r="G16" s="3">
         <v>1110</v>
       </c>
       <c r="H16" s="3">
         <v>124</v>
       </c>
       <c r="I16" s="3">
         <v>71</v>
       </c>
       <c r="J16" s="3">
         <v>259</v>
       </c>
       <c r="K16" s="3">
         <v>57</v>
       </c>
       <c r="L16" s="3">
         <v>68</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="D17" s="3">
-        <v>178266</v>
+        <v>173467</v>
       </c>
       <c r="E17" s="3">
-        <v>65874</v>
+        <v>61075</v>
       </c>
       <c r="F17" s="3">
         <v>110519</v>
       </c>
       <c r="G17" s="3">
         <v>1294</v>
       </c>
       <c r="H17" s="3">
         <v>124</v>
       </c>
       <c r="I17" s="3">
         <v>71</v>
       </c>
       <c r="J17" s="3">
         <v>259</v>
       </c>
       <c r="K17" s="3">
         <v>57</v>
       </c>
       <c r="L17" s="3">
         <v>68</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>