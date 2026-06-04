--- v1 (2026-04-24)
+++ v2 (2026-06-04)
@@ -247,60 +247,60 @@
   <si>
     <t>El viaje del director de recursos humanos</t>
   </si>
   <si>
     <t>A HR-menedzser</t>
   </si>
   <si>
     <t>Il responsabile delle risorse umane</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Misja kadrowego</t>
   </si>
   <si>
     <t>A Viagem do Director</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Manazer ludskych zdrojov</t>
   </si>
   <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Менеджер по персоналу</t>
+  </si>
+  <si>
     <t>GR</t>
   </si>
   <si>
     <t>Ο υπεύθυνος ανθρώπινου δυναμικού</t>
-  </si>
-[...4 lines deleted...]
-    <t>Менеджер по персоналу</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>