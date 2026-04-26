--- v1 (2026-01-11)
+++ v2 (2026-04-26)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>La bocca del lupo</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Pietro Marcello</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1603480/</t>
+    <t>https://www.imdb.com/title/tt1603480</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0005-C162-0000-H-0000-0000-N</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/5D0F-594F-DF00-C8DC-4EC2-H</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q3821474</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/fr/film/la-bocca-del-lupo</t>
   </si>
@@ -518,51 +518,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1603480/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-C162-0000-H-0000-0000-N" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/5D0F-594F-DF00-C8DC-4EC2-H" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3821474" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/la-bocca-del-lupo" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1603480" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0005-C162-0000-H-0000-0000-N" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/5D0F-594F-DF00-C8DC-4EC2-H" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3821474" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/la-bocca-del-lupo" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -682,54 +682,54 @@
       </c>
       <c r="I1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>27</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2" t="s">
         <v>30</v>
       </c>
       <c r="C2">
         <v>40352</v>
       </c>
       <c r="D2" s="3">
-        <v>18746</v>
+        <v>16799</v>
       </c>
       <c r="E2" s="3">
-        <v>17500</v>
+        <v>15553</v>
       </c>
       <c r="F2" s="3">
         <v>949</v>
       </c>
       <c r="G2" s="3">
         <v>93</v>
       </c>
       <c r="H2" s="3">
         <v>55</v>
       </c>
       <c r="I2" s="3">
         <v>56</v>
       </c>
       <c r="J2" s="3">
         <v>93</v>
       </c>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
@@ -742,86 +742,86 @@
       </c>
       <c r="E3" s="3">
         <v>29601</v>
       </c>
       <c r="F3" s="3">
         <v>570</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3">
         <v>31</v>
       </c>
       <c r="K3" s="3">
         <v>71</v>
       </c>
       <c r="L3" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
         <v>32</v>
       </c>
       <c r="D4" s="3">
-        <v>49021</v>
+        <v>47074</v>
       </c>
       <c r="E4" s="3">
-        <v>47101</v>
+        <v>45154</v>
       </c>
       <c r="F4" s="3">
         <v>1519</v>
       </c>
       <c r="G4" s="3">
         <v>93</v>
       </c>
       <c r="H4" s="3">
         <v>55</v>
       </c>
       <c r="I4" s="3">
         <v>56</v>
       </c>
       <c r="J4" s="3">
         <v>124</v>
       </c>
       <c r="K4" s="3">
         <v>71</v>
       </c>
       <c r="L4" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="D5" s="3">
-        <v>49021</v>
+        <v>47074</v>
       </c>
       <c r="E5" s="3">
-        <v>47101</v>
+        <v>45154</v>
       </c>
       <c r="F5" s="3">
         <v>1519</v>
       </c>
       <c r="G5" s="3">
         <v>93</v>
       </c>
       <c r="H5" s="3">
         <v>55</v>
       </c>
       <c r="I5" s="3">
         <v>56</v>
       </c>
       <c r="J5" s="3">
         <v>124</v>
       </c>
       <c r="K5" s="3">
         <v>71</v>
       </c>
       <c r="L5" s="3">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>