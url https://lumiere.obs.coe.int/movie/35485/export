--- v0 (2025-12-19)
+++ v1 (2026-04-18)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Life, Above All</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Oliver Schmitz</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>ZA, DE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1646111/</t>
+    <t>https://www.imdb.com/title/tt1646111</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-E10E-0000-A-0000-0000-7</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/A62A-5199-B706-E315-5D28-A</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/128054</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q3226996</t>
   </si>
@@ -584,51 +584,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1646111/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-E10E-0000-A-0000-0000-7" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/A62A-5199-B706-E315-5D28-A" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/128054" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3226996" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/de/Film/Geliebtes-Leben" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1646111" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-E10E-0000-A-0000-0000-7" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/A62A-5199-B706-E315-5D28-A" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/128054" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3226996" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/de/Film/Geliebtes-Leben" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -867,54 +867,54 @@
         <v>3521</v>
       </c>
       <c r="G4" s="3">
         <v>443</v>
       </c>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>40</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5">
         <v>40513</v>
       </c>
       <c r="D5" s="3">
-        <v>19582</v>
+        <v>20166</v>
       </c>
       <c r="E5" s="3">
-        <v>9972</v>
+        <v>10556</v>
       </c>
       <c r="F5" s="3">
         <v>7128</v>
       </c>
       <c r="G5" s="3">
         <v>1742</v>
       </c>
       <c r="H5" s="3">
         <v>589</v>
       </c>
       <c r="I5" s="3">
         <v>102</v>
       </c>
       <c r="J5" s="3">
         <v>49</v>
       </c>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>42</v>
@@ -1039,95 +1039,95 @@
       <c r="C10">
         <v>40697</v>
       </c>
       <c r="D10" s="3">
         <v>444</v>
       </c>
       <c r="E10" s="3"/>
       <c r="F10" s="3">
         <v>444</v>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
       <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
         <v>50</v>
       </c>
       <c r="D11" s="3">
-        <v>52873</v>
+        <v>53457</v>
       </c>
       <c r="E11" s="3">
-        <v>10222</v>
+        <v>10806</v>
       </c>
       <c r="F11" s="3">
         <v>30125</v>
       </c>
       <c r="G11" s="3">
         <v>2915</v>
       </c>
       <c r="H11" s="3">
         <v>8420</v>
       </c>
       <c r="I11" s="3">
         <v>395</v>
       </c>
       <c r="J11" s="3">
         <v>199</v>
       </c>
       <c r="K11" s="3">
         <v>136</v>
       </c>
       <c r="L11" s="3">
         <v>170</v>
       </c>
       <c r="M11" s="3">
         <v>29</v>
       </c>
       <c r="N11" s="3">
         <v>247</v>
       </c>
       <c r="O11" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="D12" s="3">
-        <v>52873</v>
+        <v>53457</v>
       </c>
       <c r="E12" s="3">
-        <v>10222</v>
+        <v>10806</v>
       </c>
       <c r="F12" s="3">
         <v>30125</v>
       </c>
       <c r="G12" s="3">
         <v>2915</v>
       </c>
       <c r="H12" s="3">
         <v>8420</v>
       </c>
       <c r="I12" s="3">
         <v>395</v>
       </c>
       <c r="J12" s="3">
         <v>199</v>
       </c>
       <c r="K12" s="3">
         <v>136</v>
       </c>
       <c r="L12" s="3">
         <v>170</v>
       </c>
       <c r="M12" s="3">
         <v>29</v>
       </c>