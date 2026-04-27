--- v0 (2026-02-16)
+++ v1 (2026-04-27)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Unter dir die Stadt</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Christoph Hochhäusler</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>DE, FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1616194/</t>
+    <t>https://www.imdb.com/title/tt1616194</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-4DC8-0000-4-0000-0000-P</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/1035-E2B2-1375-6060-1600-K</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/128224</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q974460</t>
   </si>
@@ -178,60 +178,60 @@
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>A Cidade Abaixo</t>
   </si>
   <si>
     <t>AR,CA,GB,SG,US</t>
   </si>
   <si>
     <t>The City Below</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Miasto pod nami</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Aşağıdaki Şehir</t>
   </si>
   <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Город под тобой</t>
+  </si>
+  <si>
     <t>GR</t>
   </si>
   <si>
     <t>Η πόλη κάτω σου</t>
-  </si>
-[...4 lines deleted...]
-    <t>Город под тобой</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -548,51 +548,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1616194/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-4DC8-0000-4-0000-0000-P" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/1035-E2B2-1375-6060-1600-K" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/128224" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q974460" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/de/Film/Unter-dir-die-Stadt" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1616194" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-4DC8-0000-4-0000-0000-P" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/1035-E2B2-1375-6060-1600-K" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/128224" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q974460" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/de/Film/Unter-dir-die-Stadt" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -792,54 +792,54 @@
       </c>
       <c r="D4" s="3">
         <v>338</v>
       </c>
       <c r="E4" s="3"/>
       <c r="F4" s="3">
         <v>338</v>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5" t="s">
         <v>36</v>
       </c>
       <c r="C5">
         <v>40527</v>
       </c>
       <c r="D5" s="3">
-        <v>20469</v>
+        <v>19683</v>
       </c>
       <c r="E5" s="3">
-        <v>8811</v>
+        <v>8025</v>
       </c>
       <c r="F5" s="3">
         <v>11613</v>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="3">
         <v>45</v>
       </c>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>38</v>
       </c>
       <c r="D6" s="3">
         <v>61</v>
       </c>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3">
@@ -858,83 +858,83 @@
         <v>31</v>
       </c>
       <c r="C7">
         <v>40654</v>
       </c>
       <c r="D7" s="3">
         <v>3788</v>
       </c>
       <c r="E7" s="3"/>
       <c r="F7" s="3">
         <v>3662</v>
       </c>
       <c r="G7" s="3">
         <v>126</v>
       </c>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="D8" s="3">
-        <v>39696</v>
+        <v>38910</v>
       </c>
       <c r="E8" s="3">
-        <v>8811</v>
+        <v>8025</v>
       </c>
       <c r="F8" s="3">
         <v>30216</v>
       </c>
       <c r="G8" s="3">
         <v>251</v>
       </c>
       <c r="H8" s="3">
         <v>206</v>
       </c>
       <c r="I8" s="3">
         <v>131</v>
       </c>
       <c r="J8" s="3">
         <v>58</v>
       </c>
       <c r="K8" s="3">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="D9" s="3">
-        <v>39696</v>
+        <v>38910</v>
       </c>
       <c r="E9" s="3">
-        <v>8811</v>
+        <v>8025</v>
       </c>
       <c r="F9" s="3">
         <v>30216</v>
       </c>
       <c r="G9" s="3">
         <v>251</v>
       </c>
       <c r="H9" s="3">
         <v>206</v>
       </c>
       <c r="I9" s="3">
         <v>131</v>
       </c>
       <c r="J9" s="3">
         <v>58</v>
       </c>
       <c r="K9" s="3">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 