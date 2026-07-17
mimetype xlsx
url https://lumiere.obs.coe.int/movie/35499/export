--- v1 (2026-04-27)
+++ v2 (2026-07-17)
@@ -148,90 +148,90 @@
   <si>
     <t>Bodega Films</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Goethe Institut</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>I poli kato sou</t>
   </si>
   <si>
     <t>Vācu Kino Klubs - Pilsēta Apakšā</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Η πόλη κάτω σου</t>
+  </si>
+  <si>
     <t>BE,FR</t>
   </si>
   <si>
     <t>Sous toi, la ville</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>A Cidade Abaixo</t>
   </si>
   <si>
     <t>AR,CA,GB,SG,US</t>
   </si>
   <si>
     <t>The City Below</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Miasto pod nami</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Aşağıdaki Şehir</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Город под тобой</t>
-  </si>
-[...4 lines deleted...]
-    <t>Η πόλη κάτω σου</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>