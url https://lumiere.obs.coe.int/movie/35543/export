--- v0 (2025-12-08)
+++ v1 (2026-04-11)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Am Anfang war das Licht</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>P.A. Straubinger</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1593636/</t>
+    <t>https://www.imdb.com/title/tt1593636</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-6DDF-0000-6-0000-0000-J</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/AAF8-A539-2489-6DED-1B10-K</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/126674</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q451182</t>
   </si>
@@ -533,51 +533,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1593636/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-6DDF-0000-6-0000-0000-J" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/AAF8-A539-2489-6DED-1B10-K" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/126674" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q451182" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/ch/Film/Am-Anfang-war-das-Licht" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1593636" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-6DDF-0000-6-0000-0000-J" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/AAF8-A539-2489-6DED-1B10-K" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/126674" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q451182" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/ch/Film/Am-Anfang-war-das-Licht" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -823,54 +823,54 @@
       <c r="D5" s="3">
         <v>7355</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="3">
         <v>7355</v>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6" t="s">
         <v>39</v>
       </c>
       <c r="C6">
         <v>40527</v>
       </c>
       <c r="D6" s="3">
-        <v>11655</v>
+        <v>11950</v>
       </c>
       <c r="E6" s="3">
-        <v>1807</v>
+        <v>2102</v>
       </c>
       <c r="F6" s="3">
         <v>7836</v>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3">
         <v>2012</v>
       </c>
       <c r="L6" s="3"/>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
         <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7">
         <v>40962</v>
       </c>
       <c r="D7" s="3">
         <v>511</v>
@@ -917,86 +917,86 @@
       <c r="B9" t="s">
         <v>44</v>
       </c>
       <c r="C9">
         <v>40669</v>
       </c>
       <c r="D9" s="3">
         <v>1007</v>
       </c>
       <c r="E9" s="3"/>
       <c r="F9" s="3">
         <v>1007</v>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="D10" s="3">
-        <v>167245</v>
+        <v>167540</v>
       </c>
       <c r="E10" s="3">
-        <v>134935</v>
+        <v>135230</v>
       </c>
       <c r="F10" s="3">
         <v>29626</v>
       </c>
       <c r="G10" s="3">
         <v>614</v>
       </c>
       <c r="H10" s="3">
         <v>8</v>
       </c>
       <c r="I10" s="3">
         <v>0</v>
       </c>
       <c r="J10" s="3">
         <v>50</v>
       </c>
       <c r="K10" s="3">
         <v>2012</v>
       </c>
       <c r="L10" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11" t="s">
         <v>46</v>
       </c>
       <c r="D11" s="3">
-        <v>191427</v>
+        <v>191722</v>
       </c>
       <c r="E11" s="3">
-        <v>152869</v>
+        <v>153164</v>
       </c>
       <c r="F11" s="3">
         <v>35521</v>
       </c>
       <c r="G11" s="3">
         <v>884</v>
       </c>
       <c r="H11" s="3">
         <v>15</v>
       </c>
       <c r="I11" s="3">
         <v>36</v>
       </c>
       <c r="J11" s="3">
         <v>50</v>
       </c>
       <c r="K11" s="3">
         <v>2012</v>
       </c>
       <c r="L11" s="3">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>