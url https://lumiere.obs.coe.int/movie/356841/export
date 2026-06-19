--- v0 (2026-04-07)
+++ v1 (2026-06-19)
@@ -244,114 +244,114 @@
   <si>
     <t>Ro-Image 2000</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Karantanija Cinemas</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>Çıldırmış Ayı</t>
+  </si>
+  <si>
+    <t>AT,AU,CA,DE,DK,GB,GR,IE,JP,NZ,SG,US</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>Ours sous cocaïne</t>
+  </si>
+  <si>
+    <t>AR,VE</t>
+  </si>
+  <si>
+    <t>Oso intoxicado</t>
+  </si>
+  <si>
+    <t>Кокаиновата мечка</t>
+  </si>
+  <si>
+    <t>Medvjed na kokainu</t>
+  </si>
+  <si>
+    <t>Medved na kokainu</t>
+  </si>
+  <si>
+    <t>Ursul narcoman</t>
+  </si>
+  <si>
+    <t>BR,PT</t>
+  </si>
+  <si>
+    <t>O Urso do Pó Branco</t>
+  </si>
+  <si>
+    <t>Kokainowy miś</t>
+  </si>
+  <si>
+    <t>CL,CO,MX</t>
+  </si>
+  <si>
+    <t>Oso Intoxicado</t>
+  </si>
+  <si>
+    <t>Kokaīna lācis</t>
+  </si>
+  <si>
+    <t>Kokaino lokys</t>
+  </si>
+  <si>
+    <t>Cocainorso</t>
+  </si>
+  <si>
+    <t>Kokainmedve</t>
+  </si>
+  <si>
+    <t>Kokainski medvjed</t>
+  </si>
+  <si>
     <t>Crazy Bear</t>
   </si>
   <si>
     <t>Oso vicioso</t>
-  </si>
-[...58 lines deleted...]
-    <t>Kokainski medvjed</t>
   </si>
   <si>
     <t>Medvěd na koksu</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ведмідь під кайфом</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>大毒Bear</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Кокаиновый медведь</t>
   </si>
 </sst>
 </file>
 
@@ -1505,187 +1505,187 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B23"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="34.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="20.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
-        <v>43</v>
+        <v>73</v>
       </c>
       <c r="B2" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>40</v>
+        <v>77</v>
       </c>
       <c r="B3" t="s">
-        <v>77</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="B4" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B5" t="s">
-        <v>1</v>
+        <v>81</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>80</v>
+        <v>28</v>
       </c>
       <c r="B6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>82</v>
+        <v>24</v>
       </c>
       <c r="B7" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>28</v>
+        <v>69</v>
       </c>
       <c r="B8" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>24</v>
+        <v>67</v>
       </c>
       <c r="B9" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>69</v>
+        <v>86</v>
       </c>
       <c r="B10" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="B11" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B12" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="B13" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>91</v>
+        <v>55</v>
       </c>
       <c r="B14" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="B16" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="B17" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="B18" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="B19" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>99</v>
       </c>
       <c r="B21" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>101</v>
       </c>