--- v0 (2025-12-10)
+++ v1 (2026-04-10)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Le quattro volte</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Michelangelo Frammartino</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>IT, CH</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1646975/</t>
+    <t>https://www.imdb.com/title/tt1646975</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-B4F7-0000-6-0000-0000-J</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/A895-5285-B7B8-0C73-E44F-P</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/126873</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q2016798</t>
   </si>
@@ -686,51 +686,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1646975/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-B4F7-0000-6-0000-0000-J" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/A895-5285-B7B8-0C73-E44F-P" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/126873" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q2016798" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/it/film/le-quattro-volte" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1646975" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-B4F7-0000-6-0000-0000-J" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/A895-5285-B7B8-0C73-E44F-P" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/126873" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q2016798" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/it/film/le-quattro-volte" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1136,57 +1136,57 @@
       <c r="G9" s="3">
         <v>246</v>
       </c>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
       <c r="O9" s="3"/>
       <c r="P9" s="3"/>
       <c r="Q9" s="3"/>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" t="s">
         <v>52</v>
       </c>
       <c r="B10" t="s">
         <v>53</v>
       </c>
       <c r="C10">
         <v>40541</v>
       </c>
       <c r="D10" s="3">
-        <v>46286</v>
+        <v>52130</v>
       </c>
       <c r="E10" s="3">
         <v>6758</v>
       </c>
       <c r="F10" s="3">
-        <v>39528</v>
+        <v>45372</v>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
       <c r="O10" s="3"/>
       <c r="P10" s="3"/>
       <c r="Q10" s="3"/>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11">
         <v>40690</v>
       </c>
       <c r="D11" s="3">
         <v>138</v>
@@ -1603,104 +1603,104 @@
       </c>
       <c r="D24" s="3">
         <v>71</v>
       </c>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3">
         <v>71</v>
       </c>
       <c r="J24" s="3"/>
       <c r="K24" s="3"/>
       <c r="L24" s="3"/>
       <c r="M24" s="3"/>
       <c r="N24" s="3"/>
       <c r="O24" s="3"/>
       <c r="P24" s="3"/>
       <c r="Q24" s="3"/>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" t="s">
         <v>77</v>
       </c>
       <c r="D25" s="3">
-        <v>145899</v>
+        <v>151743</v>
       </c>
       <c r="E25" s="3">
         <v>27003</v>
       </c>
       <c r="F25" s="3">
-        <v>114741</v>
+        <v>120585</v>
       </c>
       <c r="G25" s="3">
         <v>3063</v>
       </c>
       <c r="H25" s="3">
         <v>123</v>
       </c>
       <c r="I25" s="3">
         <v>329</v>
       </c>
       <c r="J25" s="3">
         <v>235</v>
       </c>
       <c r="K25" s="3">
         <v>40</v>
       </c>
       <c r="L25" s="3">
         <v>189</v>
       </c>
       <c r="M25" s="3">
         <v>77</v>
       </c>
       <c r="N25" s="3">
         <v>13</v>
       </c>
       <c r="O25" s="3">
         <v>86</v>
       </c>
       <c r="P25" s="3">
         <v>0</v>
       </c>
       <c r="Q25" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" t="s">
         <v>78</v>
       </c>
       <c r="D26" s="3">
-        <v>157706</v>
+        <v>163550</v>
       </c>
       <c r="E26" s="3">
         <v>27003</v>
       </c>
       <c r="F26" s="3">
-        <v>126167</v>
+        <v>132011</v>
       </c>
       <c r="G26" s="3">
         <v>3208</v>
       </c>
       <c r="H26" s="3">
         <v>195</v>
       </c>
       <c r="I26" s="3">
         <v>329</v>
       </c>
       <c r="J26" s="3">
         <v>235</v>
       </c>
       <c r="K26" s="3">
         <v>63</v>
       </c>
       <c r="L26" s="3">
         <v>189</v>
       </c>
       <c r="M26" s="3">
         <v>122</v>
       </c>
       <c r="N26" s="3">
         <v>29</v>
       </c>