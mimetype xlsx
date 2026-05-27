--- v1 (2026-04-10)
+++ v2 (2026-05-27)
@@ -265,50 +265,56 @@
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AR,IT</t>
   </si>
   <si>
     <t>Čtyřikrát</t>
   </si>
   <si>
     <t>Oi tesseris fores</t>
   </si>
   <si>
     <t>Štyrikrát</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Οι τέσσερις φορές</t>
+  </si>
+  <si>
     <t>Чeтири пъти</t>
   </si>
   <si>
     <t>BR,PT</t>
   </si>
   <si>
     <t>As Quatro Voltas</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>The Four Times</t>
   </si>
   <si>
     <t>Vier Leben</t>
   </si>
   <si>
     <t>GB,US</t>
   </si>
   <si>
     <t>Le Quattro Volte</t>
   </si>
   <si>
     <t>Četiri lica</t>
@@ -320,56 +326,50 @@
     <t>Élet négyszer</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>四つのいのち</t>
   </si>
   <si>
     <t>Landsbyen på toppen av fjellet</t>
   </si>
   <si>
     <t>În patru timpi</t>
   </si>
   <si>
     <t>Stirikrat</t>
   </si>
   <si>
     <t>Four Times</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Четырежды</t>
-  </si>
-[...4 lines deleted...]
-    <t>Οι τέσσερις φορές</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1742,153 +1742,153 @@
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>79</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="B3" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="B4" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="B5" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>40</v>
+        <v>83</v>
       </c>
       <c r="B6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>84</v>
+        <v>40</v>
       </c>
       <c r="B7" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>86</v>
       </c>
       <c r="B8" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>46</v>
+        <v>88</v>
       </c>
       <c r="B9" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>89</v>
+        <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>57</v>
+        <v>91</v>
       </c>
       <c r="B11" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B12" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>59</v>
       </c>
       <c r="B13" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>94</v>
+        <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>67</v>
+        <v>96</v>
       </c>
       <c r="B15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
       <c r="B16" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
+        <v>73</v>
+      </c>
+      <c r="B17" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" t="s">
         <v>75</v>
       </c>
-      <c r="B17" t="s">
-[...3 lines deleted...]
-    <row r="18" spans="1:2">
       <c r="B18" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="19" spans="1:2">
-      <c r="A19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B19" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>102</v>
       </c>
       <c r="B20" t="s">
         <v>103</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>