--- v0 (2025-12-08)
+++ v1 (2026-04-08)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Marlowe</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Neil Jordan</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>IE, ES, FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt6722802/</t>
+    <t>https://www.imdb.com/title/tt6722802</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0006-7E5F-0000-R-0000-0000-U</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/10AE-D7D1-FFC8-85D3-0781-H</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/157696</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q109510942</t>
   </si>
@@ -169,57 +169,57 @@
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AU,CA,DE,DK,ES,FR,GB,HK,IE,IT,JP,NL,NZ,PL,RO,SE,SG,TR,US</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>探偵マーロウ</t>
   </si>
   <si>
     <t>Marlowe: O Caso da Loira Misteriosa</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Sombras De Un Crimen</t>
   </si>
   <si>
+    <t>Detektiv Marlowe</t>
+  </si>
+  <si>
     <t>KR</t>
   </si>
   <si>
     <t>말로</t>
-  </si>
-[...1 lines deleted...]
-    <t>Detektiv Marlowe</t>
   </si>
   <si>
     <t>CL,CO</t>
   </si>
   <si>
     <t>Sombras de un Crimen</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Sombras de um Crime</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Sombras de un crimen</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Марлоу</t>
   </si>
@@ -560,51 +560,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt6722802/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0006-7E5F-0000-R-0000-0000-U" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/10AE-D7D1-FFC8-85D3-0781-H" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/157696" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q109510942" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt6722802" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0006-7E5F-0000-R-0000-0000-U" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/10AE-D7D1-FFC8-85D3-0781-H" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/157696" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q109510942" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -857,110 +857,110 @@
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>38</v>
       </c>
       <c r="B11" t="s">
         <v>23</v>
       </c>
       <c r="D11" s="3">
         <v>112</v>
       </c>
       <c r="E11" s="3">
         <v>112</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12" t="s">
         <v>25</v>
       </c>
       <c r="C12">
         <v>45001</v>
       </c>
       <c r="D12" s="3">
-        <v>5242</v>
+        <v>5348</v>
       </c>
       <c r="E12" s="3">
-        <v>5242</v>
+        <v>5348</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13" t="s">
         <v>41</v>
       </c>
       <c r="C13">
         <v>45085</v>
       </c>
       <c r="D13" s="3">
         <v>11861</v>
       </c>
       <c r="E13" s="3">
         <v>11861</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>42</v>
       </c>
       <c r="B14" t="s">
         <v>23</v>
       </c>
       <c r="C14">
         <v>45029</v>
       </c>
       <c r="D14" s="3">
         <v>3036</v>
       </c>
       <c r="E14" s="3">
         <v>3036</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>43</v>
       </c>
       <c r="D15" s="3">
-        <v>187390</v>
+        <v>187496</v>
       </c>
       <c r="E15" s="3">
-        <v>187390</v>
+        <v>187496</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>44</v>
       </c>
       <c r="D16" s="3">
-        <v>189287</v>
+        <v>189393</v>
       </c>
       <c r="E16" s="3">
-        <v>189287</v>
+        <v>189393</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="53" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="32.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -978,59 +978,59 @@
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>40</v>
       </c>
       <c r="B4" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>49</v>
       </c>
       <c r="B5" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B6" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="B7" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>54</v>
       </c>
       <c r="B8" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>56</v>
       </c>
       <c r="B9" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>58</v>
       </c>