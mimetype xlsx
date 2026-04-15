--- v0 (2025-12-11)
+++ v1 (2026-04-15)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Das Sandmännchen - Abenteuer im Traumland</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Jesper Møller, Sinem Sakaoglu, Helmut Fischer</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>DE, FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1442223/</t>
+    <t>https://www.imdb.com/title/tt1442223</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-DDFF-0000-2-0000-0000-V</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/8CB2-F3E8-F0EA-64DE-26FD-N</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/124490</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1170227</t>
   </si>
@@ -557,51 +557,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1442223/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-DDFF-0000-2-0000-0000-V" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/8CB2-F3E8-F0EA-64DE-26FD-N" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/124490" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1170227" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/das-sandmannchen-abenteuer-im-traumland" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1442223" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-DDFF-0000-2-0000-0000-V" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/8CB2-F3E8-F0EA-64DE-26FD-N" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/124490" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1170227" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/das-sandmannchen-abenteuer-im-traumland" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="76.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -677,52 +677,51 @@
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B5" r:id="rId1"/>
     <hyperlink ref="B6" r:id="rId2"/>
     <hyperlink ref="B7" r:id="rId3"/>
     <hyperlink ref="B8" r:id="rId4"/>
     <hyperlink ref="B9" r:id="rId5"/>
     <hyperlink ref="B10" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O9"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="27.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.85546875" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="7" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="6" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="7" bestFit="1" customWidth="1"/>
     <col min="7" max="15" width="5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>25</v>
       </c>
@@ -899,123 +898,123 @@
         <v>4947</v>
       </c>
       <c r="G6" s="3">
         <v>66</v>
       </c>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7">
         <v>40583</v>
       </c>
       <c r="D7" s="3">
-        <v>83733</v>
+        <v>96739</v>
       </c>
       <c r="E7" s="3"/>
       <c r="F7" s="3">
-        <v>79545</v>
+        <v>92551</v>
       </c>
       <c r="G7" s="3">
         <v>3920</v>
       </c>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3">
         <v>268</v>
       </c>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="D8" s="3">
-        <v>286621</v>
+        <v>299627</v>
       </c>
       <c r="E8" s="3">
         <v>190517</v>
       </c>
       <c r="F8" s="3">
-        <v>91275</v>
+        <v>104281</v>
       </c>
       <c r="G8" s="3">
         <v>3986</v>
       </c>
       <c r="H8" s="3">
         <v>125</v>
       </c>
       <c r="I8" s="3">
         <v>121</v>
       </c>
       <c r="J8" s="3">
         <v>49</v>
       </c>
       <c r="K8" s="3">
         <v>52</v>
       </c>
       <c r="L8" s="3">
         <v>301</v>
       </c>
       <c r="M8" s="3">
         <v>12</v>
       </c>
       <c r="N8" s="3">
         <v>22</v>
       </c>
       <c r="O8" s="3">
         <v>161</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="D9" s="3">
-        <v>288642</v>
+        <v>301648</v>
       </c>
       <c r="E9" s="3">
         <v>192538</v>
       </c>
       <c r="F9" s="3">
-        <v>91275</v>
+        <v>104281</v>
       </c>
       <c r="G9" s="3">
         <v>3986</v>
       </c>
       <c r="H9" s="3">
         <v>125</v>
       </c>
       <c r="I9" s="3">
         <v>121</v>
       </c>
       <c r="J9" s="3">
         <v>49</v>
       </c>
       <c r="K9" s="3">
         <v>52</v>
       </c>
       <c r="L9" s="3">
         <v>301</v>
       </c>
       <c r="M9" s="3">
         <v>12</v>
       </c>
       <c r="N9" s="3">
         <v>22</v>
       </c>