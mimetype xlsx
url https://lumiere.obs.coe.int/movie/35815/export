--- v0 (2025-12-08)
+++ v1 (2026-04-30)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Shahada</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Burhan Qurbani</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1584729/</t>
+    <t>https://www.imdb.com/title/tt1584729</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-FA8B-0000-6-0000-0000-J</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/D2C0-F70F-BC9E-2453-0C6C-0</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/128214</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q327882</t>
   </si>
@@ -533,51 +533,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1584729/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-FA8B-0000-6-0000-0000-J" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/D2C0-F70F-BC9E-2453-0C6C-0" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/128214" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q327882" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/shahada" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1584729" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-FA8B-0000-6-0000-0000-J" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/D2C0-F70F-BC9E-2453-0C6C-0" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/128214" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q327882" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/shahada" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -786,55 +786,55 @@
       <c r="C5">
         <v>40451</v>
       </c>
       <c r="D5" s="3">
         <v>5115</v>
       </c>
       <c r="E5" s="3">
         <v>5115</v>
       </c>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6" t="s">
         <v>36</v>
       </c>
       <c r="C6">
         <v>40569</v>
       </c>
       <c r="D6" s="3">
-        <v>41536</v>
+        <v>45307</v>
       </c>
       <c r="E6" s="3"/>
       <c r="F6" s="3">
-        <v>40112</v>
+        <v>43883</v>
       </c>
       <c r="G6" s="3">
         <v>1176</v>
       </c>
       <c r="H6" s="3">
         <v>58</v>
       </c>
       <c r="I6" s="3">
         <v>190</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>31</v>
       </c>
       <c r="C7">
         <v>40599</v>
       </c>
       <c r="D7" s="3">
         <v>130</v>
       </c>
       <c r="E7" s="3"/>
@@ -864,80 +864,80 @@
       </c>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="D9" s="3">
         <v>752</v>
       </c>
       <c r="E9" s="3"/>
       <c r="F9" s="3">
         <v>752</v>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="D10" s="3">
-        <v>51372</v>
+        <v>55143</v>
       </c>
       <c r="E10" s="3">
         <v>5186</v>
       </c>
       <c r="F10" s="3">
-        <v>44504</v>
+        <v>48275</v>
       </c>
       <c r="G10" s="3">
         <v>1346</v>
       </c>
       <c r="H10" s="3">
         <v>58</v>
       </c>
       <c r="I10" s="3">
         <v>278</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="D11" s="3">
-        <v>51473</v>
+        <v>55244</v>
       </c>
       <c r="E11" s="3">
         <v>5287</v>
       </c>
       <c r="F11" s="3">
-        <v>44504</v>
+        <v>48275</v>
       </c>
       <c r="G11" s="3">
         <v>1346</v>
       </c>
       <c r="H11" s="3">
         <v>58</v>
       </c>
       <c r="I11" s="3">
         <v>278</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>