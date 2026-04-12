--- v0 (2026-01-21)
+++ v1 (2026-04-12)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Till det som är vackert</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Lisa Langseth</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1483753/</t>
+    <t>https://www.imdb.com/title/tt1483753</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0003-75D1-0000-7-0000-0000-G</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/FCD3-44F8-C0D6-3992-6C62-8</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q10697895</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/se/movie/pure</t>
   </si>
@@ -184,60 +184,60 @@
   <si>
     <t>Čistoća</t>
   </si>
   <si>
     <t>Den älskade</t>
   </si>
   <si>
     <t>Tilldetsomärvackert</t>
   </si>
   <si>
     <t>Vse tiste lepe stvari</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Čistá</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>ピュア 純潔</t>
   </si>
   <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>К чему-то прекрасному</t>
+  </si>
+  <si>
     <t>GR</t>
   </si>
   <si>
     <t>Αγνή</t>
-  </si>
-[...4 lines deleted...]
-    <t>К чему-то прекрасному</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -554,51 +554,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1483753/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-75D1-0000-7-0000-0000-G" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/FCD3-44F8-C0D6-3992-6C62-8" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q10697895" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/se/movie/pure" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1483753" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-75D1-0000-7-0000-0000-G" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/FCD3-44F8-C0D6-3992-6C62-8" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q10697895" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/se/movie/pure" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -706,55 +706,55 @@
       </c>
       <c r="E1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2">
         <v>40814</v>
       </c>
       <c r="D2" s="3">
-        <v>6995</v>
+        <v>7113</v>
       </c>
       <c r="E2" s="3"/>
       <c r="F2" s="3">
-        <v>6995</v>
+        <v>7113</v>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3">
         <v>40473</v>
       </c>
       <c r="D3" s="3">
         <v>18648</v>
       </c>
       <c r="E3" s="3">
         <v>14285</v>
       </c>
       <c r="F3" s="3">
         <v>4324</v>
       </c>
       <c r="G3" s="3">
         <v>39</v>
@@ -768,77 +768,77 @@
       <c r="B4" t="s">
         <v>29</v>
       </c>
       <c r="C4">
         <v>40856</v>
       </c>
       <c r="D4" s="3">
         <v>2310</v>
       </c>
       <c r="E4" s="3"/>
       <c r="F4" s="3">
         <v>670</v>
       </c>
       <c r="G4" s="3">
         <v>1347</v>
       </c>
       <c r="H4" s="3">
         <v>293</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="D5" s="3">
-        <v>27953</v>
+        <v>28071</v>
       </c>
       <c r="E5" s="3">
         <v>14285</v>
       </c>
       <c r="F5" s="3">
-        <v>11989</v>
+        <v>12107</v>
       </c>
       <c r="G5" s="3">
         <v>1386</v>
       </c>
       <c r="H5" s="3">
         <v>293</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="D6" s="3">
-        <v>27953</v>
+        <v>28071</v>
       </c>
       <c r="E6" s="3">
         <v>14285</v>
       </c>
       <c r="F6" s="3">
-        <v>11989</v>
+        <v>12107</v>
       </c>
       <c r="G6" s="3">
         <v>1386</v>
       </c>
       <c r="H6" s="3">
         <v>293</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="34" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>