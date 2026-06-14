--- v1 (2026-04-12)
+++ v2 (2026-06-14)
@@ -115,50 +115,56 @@
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>ASC Distribution</t>
   </si>
   <si>
     <t>Nordisk Film</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Demiurg</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>Beloved</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Αγνή</t>
+  </si>
+  <si>
     <t>AR</t>
   </si>
   <si>
     <t>Por lo que es bello</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Обичана</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Milovaná</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Die innere Schönheit des Universums</t>
   </si>
   <si>
     <t>FI</t>
@@ -188,56 +194,50 @@
     <t>Den älskade</t>
   </si>
   <si>
     <t>Tilldetsomärvackert</t>
   </si>
   <si>
     <t>Vse tiste lepe stvari</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Čistá</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>ピュア 純潔</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>К чему-то прекрасному</t>
-  </si>
-[...4 lines deleted...]
-    <t>Αγνή</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -907,75 +907,75 @@
       <c r="A9" t="s">
         <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>6</v>
+        <v>49</v>
       </c>
       <c r="B12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>6</v>
       </c>
       <c r="B13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>28</v>
+        <v>6</v>
       </c>
       <c r="B14" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>52</v>
+        <v>28</v>
       </c>
       <c r="B15" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>54</v>
       </c>
       <c r="B16" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>56</v>
       </c>
       <c r="B17" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>58</v>
       </c>