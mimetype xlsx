--- v0 (2025-11-16)
+++ v1 (2026-05-16)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Die Fremde</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Feo Aladag</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1288376/</t>
+    <t>https://www.imdb.com/title/tt1288376</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-859B-0000-4-0000-0000-P</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/BEB8-D390-70D4-647E-EEB1-R</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/129292</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q558297</t>
   </si>
@@ -214,72 +214,72 @@
   <si>
     <t>AR,CL,ES</t>
   </si>
   <si>
     <t>La extraña</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Чужденкатa</t>
   </si>
   <si>
     <t>BR,PT</t>
   </si>
   <si>
     <t>A Estrangeira</t>
   </si>
   <si>
     <t>CA,GB,SE,US</t>
   </si>
   <si>
     <t>When We Leave</t>
   </si>
   <si>
+    <t>Strankinja</t>
+  </si>
+  <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>Az idegen</t>
+  </si>
+  <si>
+    <t>Obca</t>
+  </si>
+  <si>
+    <t>Ayrılık</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Чyжая</t>
+  </si>
+  <si>
     <t>L'étrangère</t>
-  </si>
-[...19 lines deleted...]
-    <t>Чyжая</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -596,51 +596,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1288376/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-859B-0000-4-0000-0000-P" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/BEB8-D390-70D4-647E-EEB1-R" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/129292" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q558297" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/de/Film/Die-Fremde" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1288376" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-859B-0000-4-0000-0000-P" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/BEB8-D390-70D4-647E-EEB1-R" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/129292" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q558297" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/de/Film/Die-Fremde" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -907,55 +907,55 @@
       </c>
       <c r="K5" s="3">
         <v>185</v>
       </c>
       <c r="L5" s="3">
         <v>79</v>
       </c>
       <c r="M5" s="3">
         <v>64</v>
       </c>
       <c r="N5" s="3">
         <v>221</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6">
         <v>40653</v>
       </c>
       <c r="D6" s="3">
-        <v>68298</v>
+        <v>71416</v>
       </c>
       <c r="E6" s="3"/>
       <c r="F6" s="3">
-        <v>67646</v>
+        <v>70764</v>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3">
         <v>291</v>
       </c>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3">
         <v>361</v>
       </c>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7">
         <v>40843</v>
       </c>
       <c r="D7" s="3">
@@ -1117,95 +1117,95 @@
       </c>
       <c r="E13" s="3">
         <v>17777</v>
       </c>
       <c r="F13" s="3">
         <v>864</v>
       </c>
       <c r="G13" s="3">
         <v>407</v>
       </c>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3">
         <v>557</v>
       </c>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
       <c r="N13" s="3"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="D14" s="3">
-        <v>110583</v>
+        <v>113701</v>
       </c>
       <c r="E14" s="3">
         <v>11977</v>
       </c>
       <c r="F14" s="3">
-        <v>88968</v>
+        <v>92086</v>
       </c>
       <c r="G14" s="3">
         <v>7376</v>
       </c>
       <c r="H14" s="3">
         <v>466</v>
       </c>
       <c r="I14" s="3">
         <v>642</v>
       </c>
       <c r="J14" s="3">
         <v>244</v>
       </c>
       <c r="K14" s="3">
         <v>185</v>
       </c>
       <c r="L14" s="3">
         <v>440</v>
       </c>
       <c r="M14" s="3">
         <v>64</v>
       </c>
       <c r="N14" s="3">
         <v>221</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="D15" s="3">
-        <v>146882</v>
+        <v>150000</v>
       </c>
       <c r="E15" s="3">
         <v>44316</v>
       </c>
       <c r="F15" s="3">
-        <v>91850</v>
+        <v>94968</v>
       </c>
       <c r="G15" s="3">
         <v>7783</v>
       </c>
       <c r="H15" s="3">
         <v>466</v>
       </c>
       <c r="I15" s="3">
         <v>642</v>
       </c>
       <c r="J15" s="3">
         <v>244</v>
       </c>
       <c r="K15" s="3">
         <v>742</v>
       </c>
       <c r="L15" s="3">
         <v>518</v>
       </c>
       <c r="M15" s="3">
         <v>64</v>
       </c>
       <c r="N15" s="3">
         <v>257</v>
       </c>
@@ -1265,91 +1265,91 @@
       <c r="A6" t="s">
         <v>60</v>
       </c>
       <c r="B6" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>62</v>
       </c>
       <c r="B7" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>64</v>
       </c>
       <c r="B8" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B9" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>67</v>
       </c>
       <c r="B10" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>68</v>
+        <v>49</v>
       </c>
       <c r="B11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>52</v>
+        <v>71</v>
       </c>
       <c r="B13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>72</v>
+        <v>40</v>
       </c>
       <c r="B14" t="s">
         <v>73</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>