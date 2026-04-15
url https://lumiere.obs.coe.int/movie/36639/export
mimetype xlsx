--- v0 (2025-11-15)
+++ v1 (2026-04-15)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Flamenco, Flamenco</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Carlos Saura</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1550481/</t>
+    <t>https://www.imdb.com/title/tt1550481</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-D2A6-0000-8-0000-0000-D</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/D327-EE80-C9FA-214A-89DC-3</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/131703</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q15730627</t>
   </si>
@@ -536,51 +536,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1550481/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-D2A6-0000-8-0000-0000-D" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/D327-EE80-C9FA-214A-89DC-3" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/131703" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q15730627" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/es/pelicula/flamenco-flamenco" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1550481" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-D2A6-0000-8-0000-0000-D" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/D327-EE80-C9FA-214A-89DC-3" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/131703" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q15730627" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/es/pelicula/flamenco-flamenco" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -874,55 +874,55 @@
       </c>
       <c r="G6" s="3">
         <v>54</v>
       </c>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>44</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7">
         <v>40891</v>
       </c>
       <c r="D7" s="3">
-        <v>10586</v>
+        <v>14246</v>
       </c>
       <c r="E7" s="3"/>
       <c r="F7" s="3">
-        <v>5912</v>
+        <v>9572</v>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="3">
         <v>1279</v>
       </c>
       <c r="I7" s="3">
         <v>1045</v>
       </c>
       <c r="J7" s="3">
         <v>619</v>
       </c>
       <c r="K7" s="3">
         <v>537</v>
       </c>
       <c r="L7" s="3">
         <v>466</v>
       </c>
       <c r="M7" s="3">
         <v>283</v>
       </c>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3">
         <v>445</v>
       </c>
@@ -999,101 +999,101 @@
       </c>
       <c r="E10" s="3"/>
       <c r="F10" s="3">
         <v>9924</v>
       </c>
       <c r="G10" s="3">
         <v>707</v>
       </c>
       <c r="H10" s="3">
         <v>205</v>
       </c>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
       <c r="O10" s="3"/>
       <c r="P10" s="3"/>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="D11" s="3">
-        <v>119212</v>
+        <v>122872</v>
       </c>
       <c r="E11" s="3">
         <v>36859</v>
       </c>
       <c r="F11" s="3">
-        <v>68169</v>
+        <v>71829</v>
       </c>
       <c r="G11" s="3">
         <v>8602</v>
       </c>
       <c r="H11" s="3">
         <v>1702</v>
       </c>
       <c r="I11" s="3">
         <v>1404</v>
       </c>
       <c r="J11" s="3">
         <v>745</v>
       </c>
       <c r="K11" s="3">
         <v>537</v>
       </c>
       <c r="L11" s="3">
         <v>466</v>
       </c>
       <c r="M11" s="3">
         <v>283</v>
       </c>
       <c r="N11" s="3">
         <v>0</v>
       </c>
       <c r="O11" s="3">
         <v>0</v>
       </c>
       <c r="P11" s="3">
         <v>445</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="D12" s="3">
-        <v>119285</v>
+        <v>122945</v>
       </c>
       <c r="E12" s="3">
         <v>36859</v>
       </c>
       <c r="F12" s="3">
-        <v>68169</v>
+        <v>71829</v>
       </c>
       <c r="G12" s="3">
         <v>8602</v>
       </c>
       <c r="H12" s="3">
         <v>1702</v>
       </c>
       <c r="I12" s="3">
         <v>1404</v>
       </c>
       <c r="J12" s="3">
         <v>745</v>
       </c>
       <c r="K12" s="3">
         <v>537</v>
       </c>
       <c r="L12" s="3">
         <v>466</v>
       </c>
       <c r="M12" s="3">
         <v>283</v>
       </c>
       <c r="N12" s="3">
         <v>25</v>
       </c>