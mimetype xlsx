--- v0 (2025-11-19)
+++ v1 (2026-05-09)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Amador</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Fernando León de Aranoa</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1477171/</t>
+    <t>https://www.imdb.com/title/tt1477171</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-7F50-0000-5-0000-0000-M</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/C006-952E-7D97-D7CE-453F-Q</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/131460</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q452171</t>
   </si>
@@ -187,60 +187,60 @@
   <si>
     <t>Vivarto</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Transilvania Film</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>ES,FR,HU,NL,SG</t>
   </si>
   <si>
     <t>Amador und Marcelas Rosen</t>
   </si>
   <si>
     <t>I zoi pou tha erthei</t>
   </si>
   <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Амадор</t>
+  </si>
+  <si>
     <t>KR</t>
   </si>
   <si>
     <t>아마도르</t>
-  </si>
-[...4 lines deleted...]
-    <t>Амадор</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -557,51 +557,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1477171/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-7F50-0000-5-0000-0000-M" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/C006-952E-7D97-D7CE-453F-Q" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/131460" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q452171" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/es/pelicula/amador" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1477171" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-7F50-0000-5-0000-0000-M" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/C006-952E-7D97-D7CE-453F-Q" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/131460" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q452171" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/es/pelicula/amador" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -881,56 +881,56 @@
         <v>315</v>
       </c>
       <c r="G5" s="3">
         <v>174</v>
       </c>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="O5" s="3"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6">
         <v>40954</v>
       </c>
       <c r="D6" s="3">
-        <v>21278</v>
+        <v>21365</v>
       </c>
       <c r="E6" s="3"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3">
-        <v>21125</v>
+        <v>21212</v>
       </c>
       <c r="H6" s="3">
         <v>153</v>
       </c>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>43</v>
       </c>
       <c r="C7">
         <v>40829</v>
       </c>
       <c r="D7" s="3">
         <v>2709</v>
       </c>
@@ -1043,101 +1043,101 @@
       </c>
       <c r="D11" s="3">
         <v>360</v>
       </c>
       <c r="E11" s="3"/>
       <c r="F11" s="3">
         <v>292</v>
       </c>
       <c r="G11" s="3">
         <v>68</v>
       </c>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="D12" s="3">
-        <v>131379</v>
+        <v>131466</v>
       </c>
       <c r="E12" s="3">
         <v>95729</v>
       </c>
       <c r="F12" s="3">
         <v>4924</v>
       </c>
       <c r="G12" s="3">
-        <v>28906</v>
+        <v>28993</v>
       </c>
       <c r="H12" s="3">
         <v>1184</v>
       </c>
       <c r="I12" s="3">
         <v>70</v>
       </c>
       <c r="J12" s="3">
         <v>17</v>
       </c>
       <c r="K12" s="3">
         <v>103</v>
       </c>
       <c r="L12" s="3">
         <v>23</v>
       </c>
       <c r="M12" s="3">
         <v>406</v>
       </c>
       <c r="N12" s="3">
         <v>2</v>
       </c>
       <c r="O12" s="3">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="D13" s="3">
-        <v>134865</v>
+        <v>134952</v>
       </c>
       <c r="E13" s="3">
         <v>95729</v>
       </c>
       <c r="F13" s="3">
         <v>4970</v>
       </c>
       <c r="G13" s="3">
-        <v>32101</v>
+        <v>32188</v>
       </c>
       <c r="H13" s="3">
         <v>1307</v>
       </c>
       <c r="I13" s="3">
         <v>70</v>
       </c>
       <c r="J13" s="3">
         <v>28</v>
       </c>
       <c r="K13" s="3">
         <v>214</v>
       </c>
       <c r="L13" s="3">
         <v>23</v>
       </c>
       <c r="M13" s="3">
         <v>406</v>
       </c>
       <c r="N13" s="3">
         <v>2</v>
       </c>
       <c r="O13" s="3">
         <v>15</v>
       </c>