--- v0 (2025-11-14)
+++ v1 (2026-04-28)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Red Riding Hood</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Catherine Hardwicke</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US, CA</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1486185/</t>
+    <t>https://www.imdb.com/title/tt1486185</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-E4BA-0000-7-0000-0000-G</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/CCDE-EA2E-5BFE-633B-8B4E-P</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/129379</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q815608</t>
   </si>
@@ -698,51 +698,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1486185/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-E4BA-0000-7-0000-0000-G" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/CCDE-EA2E-5BFE-633B-8B4E-P" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/129379" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q815608" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/ca/movie/red-riding-hood" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1486185" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-E4BA-0000-7-0000-0000-G" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/CCDE-EA2E-5BFE-633B-8B4E-P" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/129379" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q815608" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/ca/movie/red-riding-hood" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>