--- v1 (2026-04-28)
+++ v2 (2026-07-29)
@@ -211,96 +211,96 @@
   <si>
     <t>Columbia TriStar/Warner Bros.</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Media Pro Distributions</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>Punamütsike</t>
+  </si>
+  <si>
     <t>AR,CO,MX,VE</t>
   </si>
   <si>
     <t>La chica de la capa roja</t>
   </si>
   <si>
     <t>AU,CA,GB,HK,NL,SE,SG,US</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Crvenkapa</t>
   </si>
   <si>
     <t>Kiz Ve Jurt</t>
   </si>
   <si>
     <t>Kiz ve kurt</t>
   </si>
   <si>
     <t>Червената шапчица</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>A Garota da Capa Vermelha</t>
   </si>
   <si>
     <t>CA,FR</t>
   </si>
   <si>
     <t>Le chaperon rouge</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Červená Karkulka</t>
   </si>
   <si>
     <t>Red Riding Hood - Unter dem Wolfsmond</t>
-  </si>
-[...1 lines deleted...]
-    <t>Punamütsike</t>
   </si>
   <si>
     <t>Caperucita roja ¿A quién tienes miedo?</t>
   </si>
   <si>
     <t>Red Riding Hood - Punahilkka</t>
   </si>
   <si>
     <t>I Kokkinoskoufitsa</t>
   </si>
   <si>
     <t>Crvenkapica</t>
   </si>
   <si>
     <t>A lány és a farkas</t>
   </si>
   <si>
     <t>Cappuccetto rosso sangue</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>赤ずきん</t>
   </si>
@@ -1429,128 +1429,128 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B33"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="23.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="37.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B2" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
+        <v>66</v>
+      </c>
+      <c r="B3" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>68</v>
       </c>
       <c r="B4" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" t="s">
         <v>69</v>
       </c>
-    </row>
-    <row r="5" spans="1:2">
       <c r="B5" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="6" spans="1:2">
-      <c r="A6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>32</v>
+        <v>62</v>
       </c>
       <c r="B7" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
+        <v>32</v>
+      </c>
+      <c r="B8" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B9" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
+        <v>76</v>
+      </c>
+      <c r="B10" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>78</v>
       </c>
       <c r="B11" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B12" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>39</v>
       </c>
       <c r="B13" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>40</v>
       </c>
       <c r="B14" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>44</v>
       </c>
@@ -1618,51 +1618,51 @@
       <c r="A23" t="s">
         <v>92</v>
       </c>
       <c r="B23" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
         <v>56</v>
       </c>
       <c r="B24" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
         <v>58</v>
       </c>
       <c r="B25" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B26" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
         <v>61</v>
       </c>
       <c r="B27" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
         <v>98</v>
       </c>
       <c r="B28" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
         <v>62</v>
       </c>