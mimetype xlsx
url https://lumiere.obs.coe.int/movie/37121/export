--- v0 (2025-12-08)
+++ v1 (2026-04-08)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>30 Minutes or Less</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Ruben Fleischer</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1622547/</t>
+    <t>https://www.imdb.com/title/tt1622547</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-A394-0000-J-0000-0000-H</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/84D5-6497-7821-14EF-3F94-4</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/131339</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q224133</t>
   </si>
@@ -127,50 +127,56 @@
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>GB_IE</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Forum Cinemas (Baltics)</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Disney</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>LT</t>
+  </si>
+  <si>
+    <t>30 minučių arba mažiau</t>
+  </si>
+  <si>
     <t>AU,CA,GB,IT,KR,SE,US</t>
   </si>
   <si>
     <t>Ekspresna pljacka</t>
   </si>
   <si>
     <t>AR,ES,MX</t>
   </si>
   <si>
     <t>30 minutos o menos</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>За по-малко от 30 минути</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>30 Minutos ou Menos</t>
   </si>
   <si>
     <t>CA</t>
@@ -182,56 +188,50 @@
     <t>30 Minuten oder weniger</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>30 minutes maximum</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Listeia se... 30'</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Ekspresna pljačka</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>30 perc vagy annyi se</t>
-  </si>
-[...4 lines deleted...]
-    <t>30 minučių arba mažiau</t>
   </si>
   <si>
     <t>Aplaupīt 30 minūtēs</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>30 minut lub mniej</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Entrega Armadilhada</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Ai 30 de minute sau bum!</t>
   </si>
   <si>
     <t>RS</t>
   </si>
@@ -608,51 +608,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1622547/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-A394-0000-J-0000-0000-H" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/84D5-6497-7821-14EF-3F94-4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/131339" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q224133" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/de/Film/30-Minuten-oder-weniger" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1622547" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-A394-0000-J-0000-0000-H" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/84D5-6497-7821-14EF-3F94-4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/131339" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q224133" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/de/Film/30-Minuten-oder-weniger" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -919,101 +919,101 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B24"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="24.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
-[...3 lines deleted...]
-    </row>
     <row r="4" spans="1:2">
-      <c r="A4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="B8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>54</v>
       </c>
@@ -1081,51 +1081,51 @@
       <c r="A20" t="s">
         <v>69</v>
       </c>
       <c r="B20" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>71</v>
       </c>
       <c r="B21" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>73</v>
       </c>
       <c r="B22" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B23" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
         <v>76</v>
       </c>
       <c r="B24" t="s">
         <v>77</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">