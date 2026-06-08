--- v1 (2026-04-08)
+++ v2 (2026-06-08)
@@ -127,111 +127,111 @@
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>GB_IE</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Forum Cinemas (Baltics)</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Disney</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>AU,CA,GB,IT,KR,SE,US</t>
+  </si>
+  <si>
+    <t>Ekspresna pljacka</t>
+  </si>
+  <si>
+    <t>AR,ES,MX</t>
+  </si>
+  <si>
+    <t>30 minutos o menos</t>
+  </si>
+  <si>
+    <t>BG</t>
+  </si>
+  <si>
+    <t>За по-малко от 30 минути</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>30 Minutos ou Menos</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>30 minutes ou moins</t>
+  </si>
+  <si>
+    <t>30 Minuten oder weniger</t>
+  </si>
+  <si>
+    <t>FR</t>
+  </si>
+  <si>
+    <t>30 minutes maximum</t>
+  </si>
+  <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Listeia se... 30'</t>
+  </si>
+  <si>
+    <t>HR</t>
+  </si>
+  <si>
+    <t>Ekspresna pljačka</t>
+  </si>
+  <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>30 perc vagy annyi se</t>
+  </si>
+  <si>
     <t>LT</t>
   </si>
   <si>
     <t>30 minučių arba mažiau</t>
-  </si>
-[...55 lines deleted...]
-    <t>30 perc vagy annyi se</t>
   </si>
   <si>
     <t>Aplaupīt 30 minūtēs</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>30 minut lub mniej</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Entrega Armadilhada</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Ai 30 de minute sau bum!</t>
   </si>
   <si>
     <t>RS</t>
   </si>
@@ -919,101 +919,101 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B24"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="24.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>37</v>
       </c>
       <c r="B2" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="B3" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
-      <c r="A3" t="s">
+    <row r="4" spans="1:2">
+      <c r="A4" t="s">
         <v>39</v>
       </c>
-      <c r="B3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:2">
       <c r="B4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>45</v>
       </c>
       <c r="B7" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>54</v>
       </c>
@@ -1081,51 +1081,51 @@
       <c r="A20" t="s">
         <v>69</v>
       </c>
       <c r="B20" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>71</v>
       </c>
       <c r="B21" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>73</v>
       </c>
       <c r="B22" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B23" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
         <v>76</v>
       </c>
       <c r="B24" t="s">
         <v>77</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">