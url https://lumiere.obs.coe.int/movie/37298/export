--- v0 (2025-11-21)
+++ v1 (2026-04-23)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Shame</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Steve McQueen</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB, US, AU</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1723811/</t>
+    <t>https://www.imdb.com/title/tt1723811</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-F613-0000-Q-0000-0000-X</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/33E0-7DC4-F391-6CF9-9BEB-H</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/131541</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q909445</t>
   </si>
@@ -328,96 +328,96 @@
   <si>
     <t>AR,CL</t>
   </si>
   <si>
     <t>Shame: Sin reservas</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>La honte</t>
   </si>
   <si>
     <t>Sram</t>
   </si>
   <si>
     <t>A szégyentelen</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>SHAME シェイム</t>
   </si>
   <si>
+    <t>LT</t>
+  </si>
+  <si>
+    <t>Geda</t>
+  </si>
+  <si>
+    <t>MX</t>
+  </si>
+  <si>
+    <t>Deseos culpables</t>
+  </si>
+  <si>
+    <t>Vergonha</t>
+  </si>
+  <si>
+    <t>Rusine</t>
+  </si>
+  <si>
+    <t>Sramota</t>
+  </si>
+  <si>
+    <t>Utanç</t>
+  </si>
+  <si>
+    <t>VE</t>
+  </si>
+  <si>
+    <t>Shame - Deseos culpables</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>Сором</t>
+  </si>
+  <si>
+    <t>HK</t>
+  </si>
+  <si>
+    <t>色辱</t>
+  </si>
+  <si>
     <t>KR</t>
   </si>
   <si>
     <t>셰임</t>
-  </si>
-[...40 lines deleted...]
-    <t>色辱</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>羞耻</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Стыд</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -746,51 +746,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1723811/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-F613-0000-Q-0000-0000-X" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/33E0-7DC4-F391-6CF9-9BEB-H" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/131541" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q909445" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/shame" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1723811" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-F613-0000-Q-0000-0000-X" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/33E0-7DC4-F391-6CF9-9BEB-H" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/131541" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q909445" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/shame" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1240,54 +1240,54 @@
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3">
         <v>66</v>
       </c>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
       <c r="O10" s="3"/>
       <c r="P10" s="3"/>
       <c r="Q10" s="3"/>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" t="s">
         <v>54</v>
       </c>
       <c r="B11" t="s">
         <v>55</v>
       </c>
       <c r="C11">
         <v>40884</v>
       </c>
       <c r="D11" s="3">
-        <v>420635</v>
+        <v>516828</v>
       </c>
       <c r="E11" s="3">
-        <v>186064</v>
+        <v>282257</v>
       </c>
       <c r="F11" s="3">
         <v>233729</v>
       </c>
       <c r="G11" s="3">
         <v>352</v>
       </c>
       <c r="H11" s="3">
         <v>490</v>
       </c>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
       <c r="P11" s="3"/>
       <c r="Q11" s="3"/>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
@@ -1797,101 +1797,101 @@
         <v>19421</v>
       </c>
       <c r="G27" s="3">
         <v>203</v>
       </c>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="3"/>
       <c r="O27" s="3">
         <v>35</v>
       </c>
       <c r="P27" s="3"/>
       <c r="Q27" s="3">
         <v>28</v>
       </c>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" t="s">
         <v>85</v>
       </c>
       <c r="D28" s="3">
-        <v>1661055</v>
+        <v>1757248</v>
       </c>
       <c r="E28" s="3">
-        <v>187874</v>
+        <v>284067</v>
       </c>
       <c r="F28" s="3">
         <v>1461799</v>
       </c>
       <c r="G28" s="3">
         <v>6648</v>
       </c>
       <c r="H28" s="3">
         <v>3296</v>
       </c>
       <c r="I28" s="3">
         <v>329</v>
       </c>
       <c r="J28" s="3">
         <v>368</v>
       </c>
       <c r="K28" s="3">
         <v>113</v>
       </c>
       <c r="L28" s="3">
         <v>325</v>
       </c>
       <c r="M28" s="3">
         <v>15</v>
       </c>
       <c r="N28" s="3">
         <v>0</v>
       </c>
       <c r="O28" s="3">
         <v>98</v>
       </c>
       <c r="P28" s="3">
         <v>190</v>
       </c>
       <c r="Q28" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" t="s">
         <v>86</v>
       </c>
       <c r="D29" s="3">
-        <v>1728747</v>
+        <v>1824940</v>
       </c>
       <c r="E29" s="3">
-        <v>188070</v>
+        <v>284263</v>
       </c>
       <c r="F29" s="3">
         <v>1528687</v>
       </c>
       <c r="G29" s="3">
         <v>6851</v>
       </c>
       <c r="H29" s="3">
         <v>3296</v>
       </c>
       <c r="I29" s="3">
         <v>438</v>
       </c>
       <c r="J29" s="3">
         <v>368</v>
       </c>
       <c r="K29" s="3">
         <v>170</v>
       </c>
       <c r="L29" s="3">
         <v>411</v>
       </c>
       <c r="M29" s="3">
         <v>86</v>
       </c>
@@ -2018,83 +2018,83 @@
       <c r="A14" t="s">
         <v>102</v>
       </c>
       <c r="B14" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>104</v>
       </c>
       <c r="B15" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>106</v>
       </c>
       <c r="B16" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
+        <v>74</v>
+      </c>
+      <c r="B17" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B18" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="B19" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="B20" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>83</v>
+        <v>112</v>
       </c>
       <c r="B21" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>114</v>
       </c>
       <c r="B22" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>116</v>
       </c>
       <c r="B23" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
         <v>118</v>
       </c>