--- v0 (2025-11-22)
+++ v1 (2026-04-24)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>A Dangerous Method</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>David Cronenberg</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB, DE, CA, CH</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1571222/</t>
+    <t>https://www.imdb.com/title/tt1571222</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-C9B6-0000-7-0000-0000-G</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/A8E3-90EE-5E1C-FDA6-99EF-F</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/129513</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q188159</t>
   </si>
@@ -352,63 +352,63 @@
   <si>
     <t>危険なメソッド</t>
   </si>
   <si>
     <t>Pavojingas metodas</t>
   </si>
   <si>
     <t>Bīstamā metode</t>
   </si>
   <si>
     <t>Niebezpieczna metoda</t>
   </si>
   <si>
     <t>Опасан метод</t>
   </si>
   <si>
     <t>Nevarna metoda</t>
   </si>
   <si>
     <t>Nebezpečná metóda</t>
   </si>
   <si>
     <t>Tehlikeli İlişki</t>
   </si>
   <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Опасный метод</t>
+  </si>
+  <si>
+    <t>CN</t>
+  </si>
+  <si>
+    <t>危险方法</t>
+  </si>
+  <si>
     <t>Μια επικίνδυνη μέθοδος</t>
-  </si>
-[...10 lines deleted...]
-    <t>危险方法</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -725,51 +725,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1571222/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-C9B6-0000-7-0000-0000-G" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/A8E3-90EE-5E1C-FDA6-99EF-F" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/129513" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q188159" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/de/Film/Eine-dunkle-Begierde" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1571222" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-C9B6-0000-7-0000-0000-G" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/A8E3-90EE-5E1C-FDA6-99EF-F" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/129513" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q188159" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/de/Film/Eine-dunkle-Begierde" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -845,52 +845,51 @@
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B5" r:id="rId1"/>
     <hyperlink ref="B6" r:id="rId2"/>
     <hyperlink ref="B7" r:id="rId3"/>
     <hyperlink ref="B8" r:id="rId4"/>
     <hyperlink ref="B9" r:id="rId5"/>
     <hyperlink ref="B10" r:id="rId6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.85546875" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="8" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="7" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="8" bestFit="1" customWidth="1"/>
     <col min="7" max="15" width="5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>22</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>23</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>25</v>
       </c>
@@ -1183,57 +1182,57 @@
         <v>18334</v>
       </c>
       <c r="G10" s="3">
         <v>26</v>
       </c>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
       <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
         <v>49</v>
       </c>
       <c r="B11" t="s">
         <v>50</v>
       </c>
       <c r="C11">
         <v>40898</v>
       </c>
       <c r="D11" s="3">
-        <v>564133</v>
+        <v>741573</v>
       </c>
       <c r="E11" s="3">
-        <v>286515</v>
+        <v>371540</v>
       </c>
       <c r="F11" s="3">
-        <v>276948</v>
+        <v>369363</v>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="3">
         <v>194</v>
       </c>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3">
         <v>317</v>
       </c>
       <c r="L11" s="3"/>
       <c r="M11" s="3">
         <v>159</v>
       </c>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>52</v>
       </c>
       <c r="C12">
@@ -1773,98 +1772,98 @@
       </c>
       <c r="D30" s="3">
         <v>34529</v>
       </c>
       <c r="E30" s="3">
         <v>30655</v>
       </c>
       <c r="F30" s="3">
         <v>3874</v>
       </c>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3"/>
       <c r="K30" s="3"/>
       <c r="L30" s="3"/>
       <c r="M30" s="3"/>
       <c r="N30" s="3"/>
       <c r="O30" s="3"/>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
         <v>82</v>
       </c>
       <c r="D31" s="3">
-        <v>2399316</v>
+        <v>2576756</v>
       </c>
       <c r="E31" s="3">
-        <v>1486211</v>
+        <v>1571236</v>
       </c>
       <c r="F31" s="3">
-        <v>909421</v>
+        <v>1001836</v>
       </c>
       <c r="G31" s="3">
         <v>1710</v>
       </c>
       <c r="H31" s="3">
         <v>895</v>
       </c>
       <c r="I31" s="3">
         <v>359</v>
       </c>
       <c r="J31" s="3">
         <v>58</v>
       </c>
       <c r="K31" s="3">
         <v>332</v>
       </c>
       <c r="L31" s="3">
         <v>7</v>
       </c>
       <c r="M31" s="3">
         <v>194</v>
       </c>
       <c r="N31" s="3">
         <v>129</v>
       </c>
       <c r="O31" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
         <v>83</v>
       </c>
       <c r="D32" s="3">
-        <v>2535788</v>
+        <v>2713228</v>
       </c>
       <c r="E32" s="3">
-        <v>1582257</v>
+        <v>1667282</v>
       </c>
       <c r="F32" s="3">
-        <v>949624</v>
+        <v>1042039</v>
       </c>
       <c r="G32" s="3">
         <v>1736</v>
       </c>
       <c r="H32" s="3">
         <v>895</v>
       </c>
       <c r="I32" s="3">
         <v>359</v>
       </c>
       <c r="J32" s="3">
         <v>89</v>
       </c>
       <c r="K32" s="3">
         <v>369</v>
       </c>
       <c r="L32" s="3">
         <v>7</v>
       </c>
       <c r="M32" s="3">
         <v>194</v>
       </c>
       <c r="N32" s="3">
         <v>182</v>
       </c>
@@ -2050,67 +2049,67 @@
       <c r="A21" t="s">
         <v>76</v>
       </c>
       <c r="B21" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="B22" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>80</v>
       </c>
       <c r="B23" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>54</v>
+        <v>112</v>
       </c>
       <c r="B24" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B25" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>54</v>
       </c>
       <c r="B26" t="s">
         <v>116</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>