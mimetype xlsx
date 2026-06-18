--- v1 (2026-04-24)
+++ v2 (2026-06-18)
@@ -283,50 +283,53 @@
   <si>
     <t>Tiglon</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AU,CA,FR,GB,IT,NL,SE,SG,US</t>
   </si>
   <si>
     <t>Nebezpečná metoda</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Opasan metod</t>
   </si>
   <si>
     <t>Tehlikeli Iliski</t>
   </si>
   <si>
+    <t>Μια επικίνδυνη μέθοδος</t>
+  </si>
+  <si>
     <t>AR,CL,ES,MX,VE</t>
   </si>
   <si>
     <t>Un método peligroso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Опасен метод</t>
   </si>
   <si>
     <t>BR,PT</t>
   </si>
   <si>
     <t>Um Método Perigoso</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>The Talking Cure</t>
   </si>
   <si>
     <t>Une méthode dangereuse</t>
@@ -362,53 +365,50 @@
     <t>Niebezpieczna metoda</t>
   </si>
   <si>
     <t>Опасан метод</t>
   </si>
   <si>
     <t>Nevarna metoda</t>
   </si>
   <si>
     <t>Nebezpečná metóda</t>
   </si>
   <si>
     <t>Tehlikeli İlişki</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Опасный метод</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>危险方法</t>
-  </si>
-[...1 lines deleted...]
-    <t>Μια επικίνδυνη μέθοδος</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1905,211 +1905,211 @@
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="B3" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
         <v>86</v>
       </c>
       <c r="B4" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>80</v>
       </c>
       <c r="B5" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B6" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
+        <v>90</v>
+      </c>
+      <c r="B7" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
+        <v>92</v>
+      </c>
+      <c r="B8" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
+        <v>94</v>
+      </c>
+      <c r="B9" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B10" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>42</v>
+        <v>96</v>
       </c>
       <c r="B11" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="B12" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>54</v>
+        <v>45</v>
       </c>
       <c r="B13" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B14" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
+        <v>58</v>
+      </c>
+      <c r="B16" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>64</v>
+        <v>104</v>
       </c>
       <c r="B17" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>86</v>
+        <v>69</v>
       </c>
       <c r="B20" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>76</v>
+        <v>86</v>
       </c>
       <c r="B21" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B22" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B23" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
+        <v>80</v>
+      </c>
+      <c r="B24" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
+        <v>113</v>
+      </c>
+      <c r="B25" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
-        <v>54</v>
+        <v>115</v>
       </c>
       <c r="B26" t="s">
         <v>116</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>