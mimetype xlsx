--- v0 (2025-11-21)
+++ v1 (2026-04-26)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Apollo 18</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Gonzalo López-Gallego</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US, CA</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1772240/</t>
+    <t>https://www.imdb.com/title/tt1772240</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-F64E-0000-5-0000-0000-M</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/D5F5-0AA2-35CE-5FFF-D747-U</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/130611</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q29733</t>
   </si>
@@ -154,87 +154,87 @@
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Entertainment One</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>ZON Lusomundo</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Pinema</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>MX,RS</t>
+  </si>
+  <si>
+    <t>Apolo 18</t>
+  </si>
+  <si>
     <t>AU,CA,DE,ES,FI,FR,GB,IT,PL,PT,US</t>
   </si>
   <si>
     <t>Ölüm Yolculugu</t>
   </si>
   <si>
     <t>Аполлон-18</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Apollo 18 - La misión prohibida</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Apollo 18 - A Missão Proibida</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>アポロ18</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Apolonas 18</t>
-  </si>
-[...4 lines deleted...]
-    <t>Apolo 18</t>
   </si>
   <si>
     <t>Apollo 18 - Missão Proibida</t>
   </si>
   <si>
     <t>Ölüm Yolculuğu</t>
   </si>
   <si>
     <t>RU,UA</t>
   </si>
   <si>
     <t>Аполлон 18</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Απόλλων 18</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
@@ -569,51 +569,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1772240/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-F64E-0000-5-0000-0000-M" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/D5F5-0AA2-35CE-5FFF-D747-U" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/130611" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q29733" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/ca/movie/apollo-18" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1772240" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-F64E-0000-5-0000-0000-M" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/D5F5-0AA2-35CE-5FFF-D747-U" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/130611" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q29733" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/ca/movie/apollo-18" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -958,70 +958,70 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="30.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="28.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>1</v>
+        <v>47</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
+        <v>48</v>
+      </c>
+      <c r="B3" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" t="s">
         <v>42</v>
       </c>
-      <c r="B3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:2">
       <c r="B4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B5" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>51</v>
       </c>
       <c r="B6" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>53</v>
       </c>
       <c r="B7" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>55</v>
       </c>
       <c r="B8" t="s">