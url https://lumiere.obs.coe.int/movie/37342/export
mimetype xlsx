--- v1 (2026-04-26)
+++ v2 (2026-06-13)
@@ -154,87 +154,87 @@
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Entertainment One</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>ZON Lusomundo</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Pinema</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>AU,CA,DE,ES,FI,FR,GB,IT,PL,PT,US</t>
+  </si>
+  <si>
+    <t>Ölüm Yolculugu</t>
+  </si>
+  <si>
+    <t>Аполлон-18</t>
+  </si>
+  <si>
+    <t>AR</t>
+  </si>
+  <si>
+    <t>Apollo 18 - La misión prohibida</t>
+  </si>
+  <si>
+    <t>BR</t>
+  </si>
+  <si>
+    <t>Apollo 18 - A Missão Proibida</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>アポロ18</t>
+  </si>
+  <si>
+    <t>LT</t>
+  </si>
+  <si>
+    <t>Apolonas 18</t>
+  </si>
+  <si>
     <t>MX,RS</t>
   </si>
   <si>
     <t>Apolo 18</t>
-  </si>
-[...31 lines deleted...]
-    <t>Apolonas 18</t>
   </si>
   <si>
     <t>Apollo 18 - Missão Proibida</t>
   </si>
   <si>
     <t>Ölüm Yolculuğu</t>
   </si>
   <si>
     <t>RU,UA</t>
   </si>
   <si>
     <t>Аполлон 18</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Απόλλων 18</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
@@ -958,70 +958,70 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="30.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="28.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>46</v>
       </c>
       <c r="B2" t="s">
-        <v>47</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B3" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="B4" t="s">
         <v>48</v>
       </c>
-      <c r="B3" t="s">
-[...7 lines deleted...]
-      <c r="B4" t="s">
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" t="s">
         <v>49</v>
       </c>
-    </row>
-    <row r="5" spans="1:2">
       <c r="B5" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>51</v>
       </c>
       <c r="B6" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>53</v>
       </c>
       <c r="B7" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>55</v>
       </c>
       <c r="B8" t="s">