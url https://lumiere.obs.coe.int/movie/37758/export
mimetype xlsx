--- v0 (2025-12-18)
+++ v1 (2026-04-12)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Gianni e le donne</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Gianni Di Gregorio</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1813327/</t>
+    <t>https://www.imdb.com/title/tt1813327</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-C4A1-0000-K-0000-0000-E</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/48B6-2D89-0C8F-2375-1F78-F</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/129357</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q3763680</t>
   </si>
@@ -626,51 +626,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1813327/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-C4A1-0000-K-0000-0000-E" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/48B6-2D89-0C8F-2375-1F78-F" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/129357" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3763680" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/it/film/the-salt-of-life" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1813327" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-C4A1-0000-K-0000-0000-E" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/48B6-2D89-0C8F-2375-1F78-F" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/129357" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3763680" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/it/film/the-salt-of-life" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -948,54 +948,54 @@
         <v>35744</v>
       </c>
       <c r="F6" s="3">
         <v>1506</v>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3">
         <v>204</v>
       </c>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
         <v>41</v>
       </c>
       <c r="B7" t="s">
         <v>42</v>
       </c>
       <c r="C7">
         <v>40695</v>
       </c>
       <c r="D7" s="3">
-        <v>109760</v>
+        <v>103484</v>
       </c>
       <c r="E7" s="3">
-        <v>106416</v>
+        <v>100140</v>
       </c>
       <c r="F7" s="3">
         <v>3344</v>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
         <v>43</v>
       </c>
       <c r="B8" t="s">
         <v>44</v>
       </c>
       <c r="C8">
         <v>40767</v>
       </c>
       <c r="D8" s="3">
         <v>369</v>
       </c>
       <c r="E8" s="3"/>
@@ -1204,86 +1204,86 @@
         <v>40857</v>
       </c>
       <c r="D16" s="3">
         <v>4248</v>
       </c>
       <c r="E16" s="3">
         <v>1375</v>
       </c>
       <c r="F16" s="3">
         <v>2736</v>
       </c>
       <c r="G16" s="3">
         <v>137</v>
       </c>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="J16" s="3"/>
       <c r="K16" s="3"/>
       <c r="L16" s="3"/>
     </row>
     <row r="17" spans="1:12">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="D17" s="3">
-        <v>415312</v>
+        <v>409036</v>
       </c>
       <c r="E17" s="3">
-        <v>396229</v>
+        <v>389953</v>
       </c>
       <c r="F17" s="3">
         <v>17911</v>
       </c>
       <c r="G17" s="3">
         <v>613</v>
       </c>
       <c r="H17" s="3">
         <v>262</v>
       </c>
       <c r="I17" s="3">
         <v>204</v>
       </c>
       <c r="J17" s="3">
         <v>44</v>
       </c>
       <c r="K17" s="3">
         <v>21</v>
       </c>
       <c r="L17" s="3">
         <v>28</v>
       </c>
     </row>
     <row r="18" spans="1:12">
       <c r="A18" t="s">
         <v>59</v>
       </c>
       <c r="D18" s="3">
-        <v>430186</v>
+        <v>423910</v>
       </c>
       <c r="E18" s="3">
-        <v>410994</v>
+        <v>404718</v>
       </c>
       <c r="F18" s="3">
         <v>17983</v>
       </c>
       <c r="G18" s="3">
         <v>613</v>
       </c>
       <c r="H18" s="3">
         <v>288</v>
       </c>
       <c r="I18" s="3">
         <v>215</v>
       </c>
       <c r="J18" s="3">
         <v>44</v>
       </c>
       <c r="K18" s="3">
         <v>21</v>
       </c>
       <c r="L18" s="3">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>