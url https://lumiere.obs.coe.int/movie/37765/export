--- v0 (2025-12-16)
+++ v1 (2026-04-12)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>La fée</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Dominique Abel, Fiona Gordon, Bruno Romy</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR, BE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1922645/</t>
+    <t>https://www.imdb.com/title/tt1922645</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0003-4E97-0000-P-0000-0000-0</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/0147-EBC8-D926-B519-15B2-C</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/126355</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q3013017</t>
   </si>
@@ -223,75 +223,75 @@
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Феята</t>
   </si>
   <si>
     <t>Víla</t>
   </si>
   <si>
     <t>Die Fee</t>
   </si>
   <si>
     <t>Feen</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>I neraida</t>
   </si>
   <si>
     <t>A tündér</t>
   </si>
   <si>
+    <t>Czarodziejka</t>
+  </si>
+  <si>
+    <t>A Fada</t>
+  </si>
+  <si>
+    <t>Zâna</t>
+  </si>
+  <si>
+    <t>Den goda fen</t>
+  </si>
+  <si>
+    <t>aşk Perisi</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Фея</t>
+  </si>
+  <si>
     <t>KR</t>
   </si>
   <si>
     <t>페어리</t>
-  </si>
-[...19 lines deleted...]
-    <t>Фея</t>
   </si>
   <si>
     <t>GB,US</t>
   </si>
   <si>
     <t>The Fairy</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -614,51 +614,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1922645/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-4E97-0000-P-0000-0000-0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/0147-EBC8-D926-B519-15B2-C" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/126355" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3013017" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/la-fee" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1922645" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-4E97-0000-P-0000-0000-0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/0147-EBC8-D926-B519-15B2-C" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/126355" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3013017" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/la-fee" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -868,54 +868,54 @@
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="D5" s="3">
         <v>228</v>
       </c>
       <c r="E5" s="3">
         <v>228</v>
       </c>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6" t="s">
         <v>36</v>
       </c>
       <c r="C6">
         <v>40800</v>
       </c>
       <c r="D6" s="3">
-        <v>94649</v>
+        <v>95769</v>
       </c>
       <c r="E6" s="3">
-        <v>88909</v>
+        <v>90029</v>
       </c>
       <c r="F6" s="3">
         <v>4843</v>
       </c>
       <c r="G6" s="3">
         <v>647</v>
       </c>
       <c r="H6" s="3"/>
       <c r="I6" s="3">
         <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>38</v>
       </c>
       <c r="C7">
         <v>41089</v>
       </c>
       <c r="D7" s="3">
         <v>2602</v>
       </c>
@@ -1113,77 +1113,77 @@
       <c r="A16" t="s">
         <v>53</v>
       </c>
       <c r="B16" t="s">
         <v>54</v>
       </c>
       <c r="C16">
         <v>41082</v>
       </c>
       <c r="D16" s="3">
         <v>3487</v>
       </c>
       <c r="E16" s="3"/>
       <c r="F16" s="3">
         <v>3487</v>
       </c>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>55</v>
       </c>
       <c r="D17" s="3">
-        <v>111829</v>
+        <v>112949</v>
       </c>
       <c r="E17" s="3">
-        <v>90140</v>
+        <v>91260</v>
       </c>
       <c r="F17" s="3">
         <v>15267</v>
       </c>
       <c r="G17" s="3">
         <v>5027</v>
       </c>
       <c r="H17" s="3">
         <v>1105</v>
       </c>
       <c r="I17" s="3">
         <v>290</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>56</v>
       </c>
       <c r="D18" s="3">
-        <v>116499</v>
+        <v>117619</v>
       </c>
       <c r="E18" s="3">
-        <v>91268</v>
+        <v>92388</v>
       </c>
       <c r="F18" s="3">
         <v>18798</v>
       </c>
       <c r="G18" s="3">
         <v>5038</v>
       </c>
       <c r="H18" s="3">
         <v>1105</v>
       </c>
       <c r="I18" s="3">
         <v>290</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
@@ -1260,91 +1260,91 @@
       <c r="A10" t="s">
         <v>34</v>
       </c>
       <c r="B10" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>66</v>
       </c>
       <c r="B11" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
+        <v>44</v>
+      </c>
+      <c r="B13" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B14" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B15" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B16" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B17" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>53</v>
+        <v>74</v>
       </c>
       <c r="B18" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
         <v>76</v>
       </c>
       <c r="B19" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>78</v>
       </c>
       <c r="B20" t="s">
         <v>79</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>