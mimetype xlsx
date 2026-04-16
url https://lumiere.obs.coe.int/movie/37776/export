--- v0 (2025-11-21)
+++ v1 (2026-04-16)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>The Inbetweeners Movie</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Ben Palmer</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1716772/</t>
+    <t>https://www.imdb.com/title/tt1716772</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0003-1250-0000-9-0000-0000-A</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/3936-F010-44F2-998B-D5D2-2</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/131419</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q262173</t>
   </si>
@@ -208,87 +208,87 @@
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Tiglon</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AU,GB</t>
   </si>
   <si>
     <t>Přizdis*áči 2D</t>
   </si>
   <si>
     <t>S*áči</t>
   </si>
   <si>
     <t>Skor Sifir</t>
   </si>
   <si>
+    <t>DK,NO</t>
+  </si>
+  <si>
+    <t>Scoreturen</t>
+  </si>
+  <si>
+    <t>EE</t>
+  </si>
+  <si>
+    <t>Vahepealsed</t>
+  </si>
+  <si>
+    <t>ES</t>
+  </si>
+  <si>
+    <t>Supercutres</t>
+  </si>
+  <si>
+    <t>Les Boloss - Inbetweeners, le film</t>
+  </si>
+  <si>
+    <t>Engleska pita</t>
+  </si>
+  <si>
+    <t>HU</t>
+  </si>
+  <si>
+    <t>Kamaszok kalamajkái Krétán</t>
+  </si>
+  <si>
+    <t>Finalmente maggiorenni</t>
+  </si>
+  <si>
     <t>DE,GR</t>
   </si>
   <si>
     <t>Sex on the Beach</t>
-  </si>
-[...31 lines deleted...]
-    <t>Finalmente maggiorenni</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Pagaliau beveik suaugę</t>
   </si>
   <si>
     <t>Seksualni, niebezpieczni</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Шмокљани на мору</t>
   </si>
   <si>
     <t>Skor Sıfır</t>
   </si>
   <si>
     <t>RU,UA</t>
   </si>
   <si>
     <t>Переростки</t>
   </si>
@@ -641,51 +641,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1716772/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-1250-0000-9-0000-0000-A" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/3936-F010-44F2-998B-D5D2-2" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/131419" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q262173" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/the-inbetweeners-movie" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1716772" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-1250-0000-9-0000-0000-A" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/3936-F010-44F2-998B-D5D2-2" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/131419" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q262173" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/the-inbetweeners-movie" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -921,57 +921,57 @@
         <v>40913</v>
       </c>
       <c r="D6" s="3">
         <v>34762</v>
       </c>
       <c r="E6" s="3"/>
       <c r="F6" s="3">
         <v>34762</v>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" t="s">
         <v>40</v>
       </c>
       <c r="C7">
         <v>40898</v>
       </c>
       <c r="D7" s="3">
-        <v>95076</v>
+        <v>87655</v>
       </c>
       <c r="E7" s="3">
-        <v>80608</v>
+        <v>54701</v>
       </c>
       <c r="F7" s="3">
-        <v>14468</v>
+        <v>32954</v>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8">
         <v>40774</v>
       </c>
       <c r="D8" s="3">
         <v>136</v>
       </c>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3">
@@ -1167,83 +1167,83 @@
         <v>56</v>
       </c>
       <c r="B17" t="s">
         <v>57</v>
       </c>
       <c r="C17">
         <v>41082</v>
       </c>
       <c r="D17" s="3">
         <v>16393</v>
       </c>
       <c r="E17" s="3"/>
       <c r="F17" s="3">
         <v>16393</v>
       </c>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
         <v>58</v>
       </c>
       <c r="D18" s="3">
-        <v>8221600</v>
+        <v>8214179</v>
       </c>
       <c r="E18" s="3">
-        <v>7520374</v>
+        <v>7494467</v>
       </c>
       <c r="F18" s="3">
-        <v>698383</v>
+        <v>716869</v>
       </c>
       <c r="G18" s="3">
         <v>2697</v>
       </c>
       <c r="H18" s="3">
         <v>8</v>
       </c>
       <c r="I18" s="3">
         <v>2</v>
       </c>
       <c r="J18" s="3">
         <v>136</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
         <v>59</v>
       </c>
       <c r="D19" s="3">
-        <v>8238714</v>
+        <v>8231293</v>
       </c>
       <c r="E19" s="3">
-        <v>7520374</v>
+        <v>7494467</v>
       </c>
       <c r="F19" s="3">
-        <v>715497</v>
+        <v>733983</v>
       </c>
       <c r="G19" s="3">
         <v>2697</v>
       </c>
       <c r="H19" s="3">
         <v>8</v>
       </c>
       <c r="I19" s="3">
         <v>2</v>
       </c>
       <c r="J19" s="3">
         <v>136</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
@@ -1291,83 +1291,83 @@
       <c r="A6" t="s">
         <v>64</v>
       </c>
       <c r="B6" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>66</v>
       </c>
       <c r="B7" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>68</v>
       </c>
       <c r="B8" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>43</v>
+        <v>72</v>
       </c>
       <c r="B11" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
+        <v>45</v>
+      </c>
+      <c r="B12" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>45</v>
+        <v>75</v>
       </c>
       <c r="B13" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>77</v>
       </c>
       <c r="B14" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>50</v>
       </c>
       <c r="B15" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>80</v>
       </c>