--- v0 (2025-11-15)
+++ v1 (2026-04-29)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Les géants</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Bouli Lanners</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>BE, FR, LU</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1756595/</t>
+    <t>https://www.imdb.com/title/tt1756595</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0003-1364-0000-M-0000-0000-8</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/391D-D067-F1AE-5308-61AB-O</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/127081</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q2087626</t>
   </si>
@@ -569,51 +569,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1756595/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-1364-0000-M-0000-0000-8" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/391D-D067-F1AE-5308-61AB-O" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/127081" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q2087626" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/be/film/les-geants" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1756595" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-1364-0000-M-0000-0000-8" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/391D-D067-F1AE-5308-61AB-O" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/127081" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q2087626" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/be/film/les-geants" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -796,54 +796,54 @@
       </c>
       <c r="E3" s="3"/>
       <c r="F3" s="3">
         <v>129</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3">
         <v>36</v>
       </c>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4" t="s">
         <v>36</v>
       </c>
       <c r="C4">
         <v>40849</v>
       </c>
       <c r="D4" s="3">
-        <v>74127</v>
+        <v>74191</v>
       </c>
       <c r="E4" s="3">
-        <v>34628</v>
+        <v>34692</v>
       </c>
       <c r="F4" s="3">
         <v>3333</v>
       </c>
       <c r="G4" s="3">
         <v>121</v>
       </c>
       <c r="H4" s="3">
         <v>1512</v>
       </c>
       <c r="I4" s="3">
         <v>17074</v>
       </c>
       <c r="J4" s="3">
         <v>9861</v>
       </c>
       <c r="K4" s="3">
         <v>7598</v>
       </c>
       <c r="L4" s="3"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
         <v>37</v>
       </c>
@@ -928,86 +928,86 @@
         <v>40934</v>
       </c>
       <c r="D8" s="3">
         <v>11907</v>
       </c>
       <c r="E8" s="3"/>
       <c r="F8" s="3">
         <v>11767</v>
       </c>
       <c r="G8" s="3">
         <v>121</v>
       </c>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3">
         <v>19</v>
       </c>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="D9" s="3">
-        <v>121984</v>
+        <v>122048</v>
       </c>
       <c r="E9" s="3">
-        <v>65531</v>
+        <v>65595</v>
       </c>
       <c r="F9" s="3">
         <v>19569</v>
       </c>
       <c r="G9" s="3">
         <v>781</v>
       </c>
       <c r="H9" s="3">
         <v>1512</v>
       </c>
       <c r="I9" s="3">
         <v>17074</v>
       </c>
       <c r="J9" s="3">
         <v>9880</v>
       </c>
       <c r="K9" s="3">
         <v>7598</v>
       </c>
       <c r="L9" s="3">
         <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="D10" s="3">
-        <v>122149</v>
+        <v>122213</v>
       </c>
       <c r="E10" s="3">
-        <v>65531</v>
+        <v>65595</v>
       </c>
       <c r="F10" s="3">
         <v>19698</v>
       </c>
       <c r="G10" s="3">
         <v>781</v>
       </c>
       <c r="H10" s="3">
         <v>1512</v>
       </c>
       <c r="I10" s="3">
         <v>17110</v>
       </c>
       <c r="J10" s="3">
         <v>9880</v>
       </c>
       <c r="K10" s="3">
         <v>7598</v>
       </c>
       <c r="L10" s="3">
         <v>39</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>