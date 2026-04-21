--- v0 (2025-12-11)
+++ v1 (2026-04-21)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>El Bulli: Cooking in Progress</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Gereon Wetzel</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1696535/</t>
+    <t>https://www.imdb.com/title/tt1696535</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-DAAA-0000-8-0000-0000-D</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/ED27-A226-D13B-D301-E515-Y</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/130679</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q19883346</t>
   </si>
@@ -551,51 +551,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1696535/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-DAAA-0000-8-0000-0000-D" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/ED27-A226-D13B-D301-E515-Y" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/130679" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q19883346" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/de/Film/El-Bulli" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1696535" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-DAAA-0000-8-0000-0000-D" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/ED27-A226-D13B-D301-E515-Y" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/130679" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q19883346" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/de/Film/El-Bulli" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -834,54 +834,54 @@
         <v>40998</v>
       </c>
       <c r="D6" s="3">
         <v>1548</v>
       </c>
       <c r="E6" s="3"/>
       <c r="F6" s="3">
         <v>1548</v>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>37</v>
       </c>
       <c r="C7">
         <v>40828</v>
       </c>
       <c r="D7" s="3">
-        <v>3755</v>
+        <v>4892</v>
       </c>
       <c r="E7" s="3">
-        <v>3255</v>
+        <v>4392</v>
       </c>
       <c r="F7" s="3">
         <v>470</v>
       </c>
       <c r="G7" s="3">
         <v>30</v>
       </c>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>38</v>
       </c>
       <c r="B8" t="s">
         <v>39</v>
       </c>
       <c r="C8">
         <v>41117</v>
       </c>
       <c r="D8" s="3">
         <v>2349</v>
       </c>
       <c r="E8" s="3"/>
@@ -926,80 +926,80 @@
         <v>42</v>
       </c>
       <c r="B10" t="s">
         <v>43</v>
       </c>
       <c r="C10">
         <v>40837</v>
       </c>
       <c r="D10" s="3">
         <v>711</v>
       </c>
       <c r="E10" s="3">
         <v>711</v>
       </c>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>44</v>
       </c>
       <c r="D11" s="3">
-        <v>31223</v>
+        <v>32360</v>
       </c>
       <c r="E11" s="3">
-        <v>26173</v>
+        <v>27310</v>
       </c>
       <c r="F11" s="3">
         <v>4953</v>
       </c>
       <c r="G11" s="3">
         <v>45</v>
       </c>
       <c r="H11" s="3">
         <v>6</v>
       </c>
       <c r="I11" s="3">
         <v>24</v>
       </c>
       <c r="J11" s="3">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="D12" s="3">
-        <v>32911</v>
+        <v>34048</v>
       </c>
       <c r="E12" s="3">
-        <v>27623</v>
+        <v>28760</v>
       </c>
       <c r="F12" s="3">
         <v>5172</v>
       </c>
       <c r="G12" s="3">
         <v>45</v>
       </c>
       <c r="H12" s="3">
         <v>20</v>
       </c>
       <c r="I12" s="3">
         <v>29</v>
       </c>
       <c r="J12" s="3">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>