--- v1 (2026-04-21)
+++ v2 (2026-06-01)
@@ -154,87 +154,87 @@
   <si>
     <t>GB_IE</t>
   </si>
   <si>
     <t>Artificial Eye</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Cinema Delicatessen</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Nonstop Entertainment</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>El Bulli: Μια γαστρονομική εμπειρία</t>
+  </si>
+  <si>
     <t>BR</t>
   </si>
   <si>
     <t>El Bulli: A Gastronomia em Progresso de Ferran Adrià</t>
   </si>
   <si>
     <t>El Bulli</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>El Bulli: Kuchnia to sztuka</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>El Bulli - Kuvanje u procesu</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>El Bulli: Развитие кулинарии</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>エル・ブリの秘密 世界一予約のとれないレストラン</t>
-  </si>
-[...4 lines deleted...]
-    <t>El Bulli: Μια γαστρονομική εμπειρία</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1016,59 +1016,59 @@
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>46</v>
       </c>
       <c r="B3" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="B4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>51</v>
       </c>
       <c r="B6" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>53</v>
       </c>
       <c r="B7" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>55</v>
       </c>