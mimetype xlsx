--- v0 (2025-11-20)
+++ v1 (2026-04-30)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Gentleman's Agreement</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Elia Kazan</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt0039416/</t>
+    <t>https://www.imdb.com/title/tt0039416</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0000-313C-0000-H-0000-0000-N</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/B4BE-41A3-7B06-3809-36B9-Z</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/7379</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q898840</t>
   </si>
@@ -626,51 +626,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0039416/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-313C-0000-H-0000-0000-N" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/B4BE-41A3-7B06-3809-36B9-Z" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/7379" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q898840" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/gentlemans-agreement" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt0039416" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0000-313C-0000-H-0000-0000-N" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/B4BE-41A3-7B06-3809-36B9-Z" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/7379" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q898840" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/gentlemans-agreement" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>