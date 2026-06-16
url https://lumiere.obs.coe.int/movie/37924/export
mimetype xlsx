--- v1 (2026-04-30)
+++ v2 (2026-06-16)
@@ -112,50 +112,56 @@
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Flash Pictures</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Indipendenti Regionali</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>Shinshi kyoutei</t>
+  </si>
+  <si>
     <t>AU,CA,GB,US</t>
   </si>
   <si>
     <t>Dzentelmenska umowa</t>
   </si>
   <si>
     <t>Symfonia kyrion</t>
   </si>
   <si>
     <t>AR,CL,MX</t>
   </si>
   <si>
     <t>La luz es para todos</t>
   </si>
   <si>
     <t>AT,DE</t>
   </si>
   <si>
     <t>Tabu der Gerechten</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>De onzichtbare muur</t>
@@ -205,57 +211,51 @@
   <si>
     <t>Le mur invisible</t>
   </si>
   <si>
     <t>GB,US</t>
   </si>
   <si>
     <t>Laura Z. Hobson's Gentleman's Agreement</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Džentlmenski sporazum</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Úri becsületszó</t>
   </si>
   <si>
     <t>Barriera invisibile</t>
   </si>
   <si>
-    <t>JP</t>
-[...1 lines deleted...]
-  <si>
     <t>紳士協定</t>
-  </si>
-[...1 lines deleted...]
-    <t>Shinshi kyoutei</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Mellom gentlemenn</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Dżentelmeńska umowa</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>A Luz é Para Todos</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Pe cuvânt de onoare</t>
   </si>
@@ -876,67 +876,67 @@
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B31"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="38.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" t="s">
+        <v>34</v>
+      </c>
+      <c r="B3" t="s">
         <v>1</v>
-      </c>
-[...3 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="B4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:2">
-      <c r="A5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="B5" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>41</v>
       </c>
       <c r="B8" t="s">
@@ -971,99 +971,99 @@
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>53</v>
       </c>
       <c r="B14" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>55</v>
       </c>
       <c r="B15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>56</v>
+        <v>26</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>58</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
         <v>60</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>28</v>
+        <v>62</v>
       </c>
       <c r="B19" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>63</v>
+        <v>28</v>
       </c>
       <c r="B20" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>63</v>
+        <v>32</v>
       </c>
       <c r="B21" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
         <v>66</v>
       </c>
       <c r="B22" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
         <v>68</v>
       </c>
       <c r="B23" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
         <v>70</v>
       </c>