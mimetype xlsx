--- v0 (2025-12-10)
+++ v1 (2026-04-18)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>The Ward</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>John Carpenter</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1369706/</t>
+    <t>https://www.imdb.com/title/tt1369706</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-C426-0000-2-0000-0000-V</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/3898-9E7F-391F-CBC7-20B5-K</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q209505</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/us/movie/john-carpenters-the-ward</t>
   </si>
@@ -247,60 +247,60 @@
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Oddział</t>
   </si>
   <si>
     <t>O Hospício</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Pavilionul</t>
   </si>
   <si>
     <t>Одељење</t>
   </si>
   <si>
     <t>Oddelek groze</t>
   </si>
   <si>
     <t>Koğuş</t>
   </si>
   <si>
+    <t>Ο θάλαμος του τρόμου</t>
+  </si>
+  <si>
+    <t>RU,UA</t>
+  </si>
+  <si>
+    <t>Палата</t>
+  </si>
+  <si>
     <t>John Carpenter's The Ward</t>
-  </si>
-[...7 lines deleted...]
-    <t>Палата</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>ザ・ウォード 監禁病棟</t>
   </si>
   <si>
     <t>The Ward - Die Station</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>The Ward - Suljettu osasto</t>
   </si>
   <si>
     <t>The Ward: L'hôpital de la terreur</t>
   </si>
   <si>
     <t>The Ward - Il reparto</t>
   </si>
 </sst>
 </file>
 
@@ -638,51 +638,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1369706/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-C426-0000-2-0000-0000-V" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/3898-9E7F-391F-CBC7-20B5-K" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q209505" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/john-carpenters-the-ward" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1369706" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-C426-0000-2-0000-0000-V" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/3898-9E7F-391F-CBC7-20B5-K" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q209505" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/john-carpenters-the-ward" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1210,67 +1210,67 @@
       <c r="A19" t="s">
         <v>48</v>
       </c>
       <c r="B19" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>40</v>
       </c>
       <c r="B20" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>42</v>
       </c>
       <c r="B21" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="B22" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="B23" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>79</v>
+        <v>6</v>
       </c>
       <c r="B24" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
         <v>81</v>
       </c>
       <c r="B25" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
         <v>26</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
         <v>84</v>
       </c>