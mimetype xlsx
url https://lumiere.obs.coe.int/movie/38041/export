--- v1 (2026-04-18)
+++ v2 (2026-06-05)
@@ -247,60 +247,60 @@
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Oddział</t>
   </si>
   <si>
     <t>O Hospício</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Pavilionul</t>
   </si>
   <si>
     <t>Одељење</t>
   </si>
   <si>
     <t>Oddelek groze</t>
   </si>
   <si>
     <t>Koğuş</t>
   </si>
   <si>
+    <t>RU,UA</t>
+  </si>
+  <si>
+    <t>Палата</t>
+  </si>
+  <si>
+    <t>John Carpenter's The Ward</t>
+  </si>
+  <si>
     <t>Ο θάλαμος του τρόμου</t>
-  </si>
-[...7 lines deleted...]
-    <t>John Carpenter's The Ward</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>ザ・ウォード 監禁病棟</t>
   </si>
   <si>
     <t>The Ward - Die Station</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>The Ward - Suljettu osasto</t>
   </si>
   <si>
     <t>The Ward: L'hôpital de la terreur</t>
   </si>
   <si>
     <t>The Ward - Il reparto</t>
   </si>
 </sst>
 </file>
 
@@ -1210,67 +1210,67 @@
       <c r="A19" t="s">
         <v>48</v>
       </c>
       <c r="B19" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
         <v>40</v>
       </c>
       <c r="B20" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
         <v>42</v>
       </c>
       <c r="B21" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>77</v>
       </c>
       <c r="B22" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>78</v>
+        <v>6</v>
       </c>
       <c r="B23" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="B24" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
         <v>81</v>
       </c>
       <c r="B25" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
         <v>26</v>
       </c>
       <c r="B26" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
         <v>84</v>
       </c>