--- v0 (2026-04-07)
+++ v1 (2026-06-02)
@@ -232,50 +232,53 @@
   <si>
     <t>AT,CH,DE</t>
   </si>
   <si>
     <t>Die letzte Fahrt der Demeter</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>ドラキュラ／デメテル号最期の航海</t>
   </si>
   <si>
     <t>The Last Voyage of Demeter</t>
   </si>
   <si>
     <t>AU,NZ</t>
   </si>
   <si>
     <t>Dracula: Voyage of the Demeter</t>
   </si>
   <si>
     <t>Drakula: Son Yolculuk</t>
   </si>
   <si>
+    <t>Demeter: Η Αφύπνιση του Κακού</t>
+  </si>
+  <si>
     <t>CN</t>
   </si>
   <si>
     <t>得墨忒耳号的最后航程</t>
   </si>
   <si>
     <t>得墨忒耳号的最后航行</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Drácula: Mar de sangre</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Drácula - A Última Viagem do Deméter</t>
   </si>
   <si>
     <t>CL,CO</t>
   </si>
   <si>
     <t>Dracula: Mar de Sangre</t>
@@ -320,53 +323,50 @@
     <t>Drácula: O Despertar do Mal</t>
   </si>
   <si>
     <t>Последње Деметрино Путовање</t>
   </si>
   <si>
     <t>VE</t>
   </si>
   <si>
     <t>Drácula: mar de sangre</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Последнее путешествие «Деметра»</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Остання подорож «Деметра»</t>
   </si>
   <si>
     <t>Остання подорож «Деметри»</t>
-  </si>
-[...1 lines deleted...]
-    <t>Demeter: Η Αφύπνιση του Κακού</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1378,211 +1378,211 @@
       <c r="A6" t="s">
         <v>66</v>
       </c>
       <c r="B6" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>69</v>
       </c>
       <c r="B7" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>57</v>
       </c>
       <c r="B8" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B10" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
+        <v>73</v>
+      </c>
+      <c r="B11" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
+        <v>76</v>
+      </c>
+      <c r="B12" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
+        <v>78</v>
+      </c>
+      <c r="B13" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>32</v>
+        <v>80</v>
       </c>
       <c r="B14" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
+        <v>32</v>
+      </c>
+      <c r="B15" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>34</v>
+        <v>83</v>
       </c>
       <c r="B16" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="B17" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>42</v>
+        <v>87</v>
       </c>
       <c r="B19" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>47</v>
+        <v>90</v>
       </c>
       <c r="B21" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B22" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B23" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="B24" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B25" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
+        <v>96</v>
+      </c>
+      <c r="B26" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
+        <v>98</v>
+      </c>
+      <c r="B27" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B28" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>35</v>
+        <v>100</v>
       </c>
       <c r="B29" t="s">
         <v>102</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>