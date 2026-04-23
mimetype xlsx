--- v0 (2025-12-03)
+++ v1 (2026-04-23)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Perfect Sense</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>David Mackenzie</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB, SE, DK, IE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1439572/</t>
+    <t>https://www.imdb.com/title/tt1439572</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-E6B0-0000-Y-0000-0000-9</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/2C2C-E7C5-61A8-E14D-293B-4</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/132274</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1933953</t>
   </si>
@@ -316,57 +316,57 @@
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Tăcerea simţurilor</t>
   </si>
   <si>
     <t>Ultima dragoste de pe Pământ</t>
   </si>
   <si>
     <t>Popolni cut</t>
   </si>
   <si>
     <t>Yeryüzündeki Son aşk</t>
   </si>
   <si>
     <t>Останнє кохання на Землі</t>
   </si>
   <si>
     <t>Остання любов на Землі</t>
   </si>
   <si>
     <t>The Last Word</t>
   </si>
   <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Последняя любовь на Земле</t>
+  </si>
+  <si>
     <t>Η αίσθηση του έρωτα</t>
-  </si>
-[...4 lines deleted...]
-    <t>Последняя любовь на Земле</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -683,51 +683,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1439572/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-E6B0-0000-Y-0000-0000-9" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/2C2C-E7C5-61A8-E14D-293B-4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/132274" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1933953" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/perfect-sense" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1439572" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-E6B0-0000-Y-0000-0000-9" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/2C2C-E7C5-61A8-E14D-293B-4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/132274" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1933953" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/perfect-sense" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1011,55 +1011,55 @@
       </c>
       <c r="E6" s="3"/>
       <c r="F6" s="3">
         <v>2419</v>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7">
         <v>40996</v>
       </c>
       <c r="D7" s="3">
-        <v>28124</v>
+        <v>30785</v>
       </c>
       <c r="E7" s="3"/>
       <c r="F7" s="3">
-        <v>27514</v>
+        <v>30175</v>
       </c>
       <c r="G7" s="3">
         <v>610</v>
       </c>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
         <v>46</v>
       </c>
       <c r="C8">
         <v>40823</v>
       </c>
       <c r="D8" s="3">
         <v>52</v>
       </c>
@@ -1335,95 +1335,95 @@
         <v>40781</v>
       </c>
       <c r="D18" s="3">
         <v>56912</v>
       </c>
       <c r="E18" s="3">
         <v>54223</v>
       </c>
       <c r="F18" s="3">
         <v>2689</v>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
       <c r="N18" s="3"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
         <v>64</v>
       </c>
       <c r="D19" s="3">
-        <v>84381</v>
+        <v>87042</v>
       </c>
       <c r="E19" s="3">
         <v>19805</v>
       </c>
       <c r="F19" s="3">
-        <v>59238</v>
+        <v>61899</v>
       </c>
       <c r="G19" s="3">
         <v>4781</v>
       </c>
       <c r="H19" s="3">
         <v>227</v>
       </c>
       <c r="I19" s="3">
         <v>79</v>
       </c>
       <c r="J19" s="3">
         <v>119</v>
       </c>
       <c r="K19" s="3">
         <v>52</v>
       </c>
       <c r="L19" s="3">
         <v>23</v>
       </c>
       <c r="M19" s="3">
         <v>11</v>
       </c>
       <c r="N19" s="3">
         <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
         <v>65</v>
       </c>
       <c r="D20" s="3">
-        <v>141339</v>
+        <v>144000</v>
       </c>
       <c r="E20" s="3">
         <v>74028</v>
       </c>
       <c r="F20" s="3">
-        <v>61927</v>
+        <v>64588</v>
       </c>
       <c r="G20" s="3">
         <v>4781</v>
       </c>
       <c r="H20" s="3">
         <v>227</v>
       </c>
       <c r="I20" s="3">
         <v>79</v>
       </c>
       <c r="J20" s="3">
         <v>119</v>
       </c>
       <c r="K20" s="3">
         <v>52</v>
       </c>
       <c r="L20" s="3">
         <v>23</v>
       </c>
       <c r="M20" s="3">
         <v>11</v>
       </c>
       <c r="N20" s="3">
         <v>92</v>
       </c>
@@ -1632,59 +1632,59 @@
       <c r="A25" t="s">
         <v>71</v>
       </c>
       <c r="B25" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
         <v>71</v>
       </c>
       <c r="B26" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
         <v>45</v>
       </c>
       <c r="B27" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
-        <v>48</v>
+        <v>100</v>
       </c>
       <c r="B28" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>101</v>
+        <v>48</v>
       </c>
       <c r="B29" t="s">
         <v>102</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>