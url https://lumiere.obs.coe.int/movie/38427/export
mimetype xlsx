--- v1 (2026-04-23)
+++ v2 (2026-06-03)
@@ -235,50 +235,53 @@
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AU,CA,DE,FR,GB,IT,MX,NL,SG,US</t>
   </si>
   <si>
     <t>I aisthisi tou erota</t>
   </si>
   <si>
     <t>Ostatnia milosc na Ziemi</t>
   </si>
   <si>
     <t>Popolni Čut</t>
   </si>
   <si>
     <t>Yeryüzündeki Son Ask</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Останнe кохання на Землi</t>
   </si>
   <si>
+    <t>Η αίσθηση του έρωτα</t>
+  </si>
+  <si>
     <t>BG</t>
   </si>
   <si>
     <t>Перфектно чувство</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Sentidos do Amor</t>
   </si>
   <si>
     <t>Dokonalý Smysl</t>
   </si>
   <si>
     <t>Täiuslik meel</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>Perfect sense</t>
   </si>
   <si>
     <t>GE</t>
@@ -320,53 +323,50 @@
     <t>Tăcerea simţurilor</t>
   </si>
   <si>
     <t>Ultima dragoste de pe Pământ</t>
   </si>
   <si>
     <t>Popolni cut</t>
   </si>
   <si>
     <t>Yeryüzündeki Son aşk</t>
   </si>
   <si>
     <t>Останнє кохання на Землі</t>
   </si>
   <si>
     <t>Остання любов на Землі</t>
   </si>
   <si>
     <t>The Last Word</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Последняя любовь на Земле</t>
-  </si>
-[...1 lines deleted...]
-    <t>Η αίσθηση του έρωτα</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1472,219 +1472,219 @@
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="B5" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>62</v>
       </c>
       <c r="B6" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>71</v>
       </c>
       <c r="B7" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B9" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>37</v>
+        <v>76</v>
       </c>
       <c r="B10" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="B11" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
+        <v>41</v>
+      </c>
+      <c r="B12" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
+        <v>80</v>
+      </c>
+      <c r="B13" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>50</v>
+        <v>82</v>
       </c>
       <c r="B14" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>50</v>
       </c>
       <c r="B15" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B16" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
+        <v>52</v>
+      </c>
+      <c r="B17" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
+        <v>87</v>
+      </c>
+      <c r="B18" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>56</v>
+        <v>89</v>
       </c>
       <c r="B19" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B20" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
+        <v>58</v>
+      </c>
+      <c r="B21" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B22" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="B23" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B24" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="25" spans="1:2">
       <c r="A25" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="B25" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="26" spans="1:2">
       <c r="A26" t="s">
         <v>71</v>
       </c>
       <c r="B26" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="27" spans="1:2">
       <c r="A27" t="s">
-        <v>45</v>
+        <v>71</v>
       </c>
       <c r="B27" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="28" spans="1:2">
       <c r="A28" t="s">
+        <v>45</v>
+      </c>
+      <c r="B28" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="29" spans="1:2">
       <c r="A29" t="s">
-        <v>48</v>
+        <v>101</v>
       </c>
       <c r="B29" t="s">
         <v>102</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>