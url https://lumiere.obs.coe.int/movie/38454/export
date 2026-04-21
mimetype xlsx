--- v0 (2025-11-19)
+++ v1 (2026-04-21)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Life in a Day</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Kevin Macdonald, Natalia Andreadis, Seth Grant, Linda Matarasso, Jennifer M. Howd, Frederic Lumiere, Zillah Bowes, Alejo Crisóstomo, Marek Mackovic, Christopher Redmond, Francesco La Regina, Cristina Bocchialini, Kevin McMahon, Joaquin Montalvan, Sócrates Cuadri, Loressa Clisby, Gabor Kukucska, Soma Helmi, Ayman El Gazwy, Joseph Michael, Aditya Kolli, Jack Attridge, Hiroaki Aikawa, Jane Haubrich, Zuqy Cruz Marquez, Clementine Isaac, Lilit Movsisyan, Emmanuelle Pickett, Lisa Cottrell-Bentley, Andrea Dalla Costa, Marcus Tedenryd, Alejandro Romeo, Alaa Sheikh Hassan, Shawn Gadberry, Tegan Bukowski</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US, KR, GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1687247/</t>
+    <t>https://www.imdb.com/title/tt1687247</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-E830-0000-V-0000-0000-I</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/E438-86F7-858E-C29E-428C-3</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q2075458</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/us/movie/life-in-a-day</t>
   </si>
@@ -566,51 +566,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1687247/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-E830-0000-V-0000-0000-I" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/E438-86F7-858E-C29E-428C-3" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q2075458" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/life-in-a-day" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1687247" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-E830-0000-V-0000-0000-I" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/E438-86F7-858E-C29E-428C-3" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q2075458" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/life-in-a-day" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>