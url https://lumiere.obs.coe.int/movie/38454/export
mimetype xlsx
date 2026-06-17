--- v1 (2026-04-21)
+++ v2 (2026-06-17)
@@ -130,50 +130,56 @@
   <si>
     <t>GB_IE</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Transilvania Film</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>AU,CA,GB,US</t>
   </si>
   <si>
     <t>Dzien z zycia</t>
   </si>
   <si>
     <t>Život v jednom dni 2D</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Η ζωή σε μια μέρα</t>
+  </si>
+  <si>
     <t>BR</t>
   </si>
   <si>
     <t>A Vida em um Dia</t>
   </si>
   <si>
     <t>CL,ES</t>
   </si>
   <si>
     <t>La vida en un día</t>
   </si>
   <si>
     <t>Life in a Day - Ein Tag auf unserer Erde</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Život u jednom danu</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Az élet egy napban</t>
@@ -200,56 +206,50 @@
     <t>O zi din viata</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Livet under en dag</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Zivljenje v dnevu</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Жизнь за один день</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Життя за один день</t>
-  </si>
-[...4 lines deleted...]
-    <t>Η ζωή σε μια μέρα</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -894,107 +894,107 @@
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="B4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="B7" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="B8" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
         <v>49</v>
       </c>
       <c r="B11" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="B13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>54</v>
+        <v>31</v>
       </c>
       <c r="B14" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
         <v>60</v>
       </c>