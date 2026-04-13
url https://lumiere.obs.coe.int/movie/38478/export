--- v0 (2025-11-21)
+++ v1 (2026-04-13)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Weekend</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Andrew Haigh</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1714210/</t>
+    <t>https://www.imdb.com/title/tt1714210</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-F6E7-0000-1-0000-0000-Y</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/1EE3-124A-2448-1FD2-AB39-S</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/132401</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q2628694</t>
   </si>
@@ -274,57 +274,57 @@
   <si>
     <t>Week-end</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Hétvége</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Уикенд</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>WEEKEND ウィークエンド</t>
   </si>
   <si>
     <t>Hafta Sonu</t>
   </si>
   <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Уик-энд</t>
+  </si>
+  <si>
     <t>Σαββατοκύριακο</t>
-  </si>
-[...4 lines deleted...]
-    <t>Уик-энд</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -641,51 +641,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1714210/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-F6E7-0000-1-0000-0000-Y" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/1EE3-124A-2448-1FD2-AB39-S" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/132401" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q2628694" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/weekend-2011" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1714210" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-F6E7-0000-1-0000-0000-Y" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/1EE3-124A-2448-1FD2-AB39-S" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/132401" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q2628694" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/weekend-2011" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1028,55 +1028,55 @@
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3">
         <v>26</v>
       </c>
       <c r="N7" s="3"/>
       <c r="O7" s="3">
         <v>3</v>
       </c>
       <c r="P7" s="3"/>
       <c r="Q7" s="3"/>
       <c r="R7" s="3"/>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>49</v>
       </c>
       <c r="B8" t="s">
         <v>50</v>
       </c>
       <c r="C8">
         <v>40991</v>
       </c>
       <c r="D8" s="3">
-        <v>27488</v>
+        <v>27784</v>
       </c>
       <c r="E8" s="3"/>
       <c r="F8" s="3">
-        <v>26947</v>
+        <v>27243</v>
       </c>
       <c r="G8" s="3">
         <v>424</v>
       </c>
       <c r="H8" s="3">
         <v>117</v>
       </c>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
       <c r="O8" s="3"/>
       <c r="P8" s="3"/>
       <c r="Q8" s="3"/>
       <c r="R8" s="3"/>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" t="s">
         <v>6</v>
       </c>
       <c r="B9" t="s">
         <v>51</v>
       </c>
@@ -1366,107 +1366,107 @@
       <c r="D17" s="3">
         <v>1365</v>
       </c>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3">
         <v>1365</v>
       </c>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
       <c r="P17" s="3"/>
       <c r="Q17" s="3"/>
       <c r="R17" s="3"/>
     </row>
     <row r="18" spans="1:18">
       <c r="A18" t="s">
         <v>66</v>
       </c>
       <c r="D18" s="3">
-        <v>154183</v>
+        <v>154479</v>
       </c>
       <c r="E18" s="3">
         <v>36542</v>
       </c>
       <c r="F18" s="3">
-        <v>63301</v>
+        <v>63597</v>
       </c>
       <c r="G18" s="3">
         <v>20319</v>
       </c>
       <c r="H18" s="3">
         <v>137</v>
       </c>
       <c r="I18" s="3">
         <v>35</v>
       </c>
       <c r="J18" s="3">
         <v>32502</v>
       </c>
       <c r="K18" s="3">
         <v>276</v>
       </c>
       <c r="L18" s="3">
         <v>55</v>
       </c>
       <c r="M18" s="3">
         <v>74</v>
       </c>
       <c r="N18" s="3">
         <v>11</v>
       </c>
       <c r="O18" s="3">
         <v>287</v>
       </c>
       <c r="P18" s="3">
         <v>38</v>
       </c>
       <c r="Q18" s="3">
         <v>53</v>
       </c>
       <c r="R18" s="3">
         <v>553</v>
       </c>
     </row>
     <row r="19" spans="1:18">
       <c r="A19" t="s">
         <v>67</v>
       </c>
       <c r="D19" s="3">
-        <v>164715</v>
+        <v>165011</v>
       </c>
       <c r="E19" s="3">
         <v>36542</v>
       </c>
       <c r="F19" s="3">
-        <v>72408</v>
+        <v>72704</v>
       </c>
       <c r="G19" s="3">
         <v>20351</v>
       </c>
       <c r="H19" s="3">
         <v>1502</v>
       </c>
       <c r="I19" s="3">
         <v>35</v>
       </c>
       <c r="J19" s="3">
         <v>32502</v>
       </c>
       <c r="K19" s="3">
         <v>276</v>
       </c>
       <c r="L19" s="3">
         <v>83</v>
       </c>
       <c r="M19" s="3">
         <v>74</v>
       </c>
       <c r="N19" s="3">
         <v>11</v>
       </c>
@@ -1581,59 +1581,59 @@
       <c r="A11" t="s">
         <v>81</v>
       </c>
       <c r="B11" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>83</v>
       </c>
       <c r="B12" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>64</v>
       </c>
       <c r="B13" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>68</v>
+        <v>86</v>
       </c>
       <c r="B14" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>87</v>
+        <v>68</v>
       </c>
       <c r="B15" t="s">
         <v>88</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>