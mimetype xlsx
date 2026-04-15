--- v0 (2025-12-06)
+++ v1 (2026-04-15)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>W.E.</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t xml:space="preserve"> Madonna</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US, GB</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1536048/</t>
+    <t>https://www.imdb.com/title/tt1536048</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0003-1665-0000-D-0000-0000-Z</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/56E3-4FD4-CDCD-FBC7-FE83-1</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1235550</t>
   </si>
   <si>
     <t>JustWatch link</t>
   </si>
   <si>
     <t>https://www.justwatch.com/uk/movie/w-e</t>
   </si>
@@ -169,54 +169,54 @@
   <si>
     <t>Archibald Film</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Dutch Film Works</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>Me. Usume armastusse</t>
+  </si>
+  <si>
     <t>AU,CA,FR,GB,GR,NL,US</t>
-  </si>
-[...1 lines deleted...]
-    <t>Me. Usume armastusse</t>
   </si>
   <si>
     <t>W &amp; E</t>
   </si>
   <si>
     <t>W.E. - Edoardo e Wallis</t>
   </si>
   <si>
     <t>W.E. - O Romance do Século</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ми. Вiримо у кохання</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>El romance del siglo</t>
   </si>
   <si>
     <t>BR</t>
   </si>
@@ -605,51 +605,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1536048/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-1665-0000-D-0000-0000-Z" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/56E3-4FD4-CDCD-FBC7-FE83-1" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1235550" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/w-e" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1536048" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-1665-0000-D-0000-0000-Z" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/56E3-4FD4-CDCD-FBC7-FE83-1" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1235550" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/w-e" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -865,54 +865,54 @@
       </c>
       <c r="C6">
         <v>40956</v>
       </c>
       <c r="D6" s="3">
         <v>1703</v>
       </c>
       <c r="E6" s="3">
         <v>1703</v>
       </c>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7" t="s">
         <v>35</v>
       </c>
       <c r="C7">
         <v>41038</v>
       </c>
       <c r="D7" s="3">
-        <v>22216</v>
+        <v>25495</v>
       </c>
       <c r="E7" s="3">
-        <v>22216</v>
+        <v>25495</v>
       </c>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8">
         <v>40928</v>
       </c>
       <c r="D8" s="3">
         <v>67248</v>
       </c>
       <c r="E8" s="3">
         <v>67248</v>
       </c>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
     </row>
@@ -1033,121 +1033,121 @@
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>48</v>
       </c>
       <c r="B15" t="s">
         <v>31</v>
       </c>
       <c r="C15">
         <v>40984</v>
       </c>
       <c r="D15" s="3">
         <v>2556</v>
       </c>
       <c r="E15" s="3">
         <v>2556</v>
       </c>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>49</v>
       </c>
       <c r="D16" s="3">
-        <v>155659</v>
+        <v>158938</v>
       </c>
       <c r="E16" s="3">
-        <v>154993</v>
+        <v>158272</v>
       </c>
       <c r="F16" s="3">
         <v>649</v>
       </c>
       <c r="G16" s="3">
         <v>15</v>
       </c>
       <c r="H16" s="3">
         <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>50</v>
       </c>
       <c r="D17" s="3">
-        <v>158792</v>
+        <v>162071</v>
       </c>
       <c r="E17" s="3">
-        <v>158126</v>
+        <v>161405</v>
       </c>
       <c r="F17" s="3">
         <v>649</v>
       </c>
       <c r="G17" s="3">
         <v>15</v>
       </c>
       <c r="H17" s="3">
         <v>2</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="34.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
-      <c r="A2" t="s">
+      <c r="B2" t="s">
         <v>51</v>
       </c>
-      <c r="B2" t="s">
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" t="s">
+        <v>52</v>
+      </c>
+      <c r="B3" t="s">
         <v>1</v>
-      </c>
-[...3 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="B4" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="B5" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="B6" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>56</v>
       </c>
       <c r="B7" t="s">
         <v>57</v>
       </c>
     </row>