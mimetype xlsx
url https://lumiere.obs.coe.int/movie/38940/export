--- v1 (2026-04-15)
+++ v2 (2026-05-31)
@@ -169,54 +169,54 @@
   <si>
     <t>Archibald Film</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Dutch Film Works</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
+    <t>AU,CA,FR,GB,GR,NL,US</t>
+  </si>
+  <si>
     <t>Me. Usume armastusse</t>
-  </si>
-[...1 lines deleted...]
-    <t>AU,CA,FR,GB,GR,NL,US</t>
   </si>
   <si>
     <t>W &amp; E</t>
   </si>
   <si>
     <t>W.E. - Edoardo e Wallis</t>
   </si>
   <si>
     <t>W.E. - O Romance do Século</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ми. Вiримо у кохання</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>El romance del siglo</t>
   </si>
   <si>
     <t>BR</t>
   </si>
@@ -1094,60 +1094,60 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="34.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
+      <c r="A2" t="s">
+        <v>51</v>
+      </c>
       <c r="B2" t="s">
-        <v>51</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
-      <c r="A3" t="s">
+      <c r="B3" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="B4" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="B5" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="B6" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
         <v>56</v>
       </c>
       <c r="B7" t="s">
         <v>57</v>
       </c>
     </row>