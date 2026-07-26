--- v0 (2026-05-01)
+++ v1 (2026-07-26)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Metadata" sheetId="1" r:id="rId1"/>
     <sheet name="Admissions" sheetId="2" r:id="rId2"/>
     <sheet name="Titles" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="103" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="107" uniqueCount="81">
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Minecraft</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Jared Hess</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>US, NZ</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
@@ -181,63 +181,69 @@
   <si>
     <t>Intercomfilm</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Acme/Warner Bros.</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
+    <t>MK</t>
+  </si>
+  <si>
     <t>NL</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Cinemundo</t>
+  </si>
+  <si>
+    <t>RO</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Continental Film</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>TME Films</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
@@ -712,51 +718,51 @@
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B5" r:id="rId1"/>
     <hyperlink ref="B6" r:id="rId2"/>
     <hyperlink ref="B7" r:id="rId3"/>
     <hyperlink ref="B8" r:id="rId4"/>
     <hyperlink ref="B9" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:E34"/>
+  <dimension ref="A1:E36"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="34.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="9" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>20</v>
       </c>
@@ -1129,290 +1135,321 @@
         <v>126510</v>
       </c>
       <c r="E23" s="3">
         <v>126510</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>54</v>
       </c>
       <c r="B24" t="s">
         <v>25</v>
       </c>
       <c r="D24" s="3">
         <v>9596</v>
       </c>
       <c r="E24" s="3">
         <v>9596</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>55</v>
       </c>
       <c r="B25" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>45750</v>
+        <v>25</v>
       </c>
       <c r="D25" s="3">
-        <v>991310</v>
+        <v>19707</v>
       </c>
       <c r="E25" s="3">
-        <v>991310</v>
+        <v>19707</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>56</v>
       </c>
       <c r="B26" t="s">
         <v>23</v>
       </c>
       <c r="C26">
-        <v>45751</v>
+        <v>45750</v>
       </c>
       <c r="D26" s="3">
-        <v>431904</v>
+        <v>991310</v>
       </c>
       <c r="E26" s="3">
-        <v>431904</v>
+        <v>991310</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>57</v>
       </c>
       <c r="B27" t="s">
         <v>23</v>
       </c>
       <c r="C27">
         <v>45751</v>
       </c>
       <c r="D27" s="3">
-        <v>2780223</v>
+        <v>431904</v>
       </c>
       <c r="E27" s="3">
-        <v>2780223</v>
+        <v>431904</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>58</v>
       </c>
       <c r="B28" t="s">
-        <v>59</v>
+        <v>23</v>
       </c>
       <c r="C28">
-        <v>45750</v>
+        <v>45751</v>
       </c>
       <c r="D28" s="3">
-        <v>503618</v>
+        <v>2780223</v>
       </c>
       <c r="E28" s="3">
-        <v>503618</v>
+        <v>2780223</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
+        <v>59</v>
+      </c>
+      <c r="B29" t="s">
         <v>60</v>
       </c>
-      <c r="B29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C29">
-        <v>45751</v>
+        <v>45750</v>
       </c>
       <c r="D29" s="3">
-        <v>676964</v>
+        <v>503618</v>
       </c>
       <c r="E29" s="3">
-        <v>676964</v>
+        <v>503618</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>61</v>
       </c>
       <c r="B30" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="C30">
-        <v>45750</v>
+        <v>45751</v>
       </c>
       <c r="D30" s="3">
-        <v>69942</v>
+        <v>456367</v>
       </c>
       <c r="E30" s="3">
-        <v>69942</v>
+        <v>456367</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>62</v>
       </c>
       <c r="B31" t="s">
-        <v>63</v>
+        <v>23</v>
       </c>
       <c r="C31">
-        <v>45750</v>
+        <v>45751</v>
       </c>
       <c r="D31" s="3">
-        <v>337193</v>
+        <v>676964</v>
       </c>
       <c r="E31" s="3">
-        <v>337193</v>
+        <v>676964</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B32" t="s">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="C32">
-        <v>45751</v>
+        <v>45750</v>
       </c>
       <c r="D32" s="3">
-        <v>996655</v>
+        <v>69942</v>
       </c>
       <c r="E32" s="3">
-        <v>996655</v>
+        <v>69942</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
-        <v>66</v>
+        <v>64</v>
+      </c>
+      <c r="B33" t="s">
+        <v>65</v>
+      </c>
+      <c r="C33">
+        <v>45750</v>
       </c>
       <c r="D33" s="3">
-        <v>27171443</v>
+        <v>337193</v>
       </c>
       <c r="E33" s="3">
-        <v>27171443</v>
+        <v>337193</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
+        <v>66</v>
+      </c>
+      <c r="B34" t="s">
         <v>67</v>
       </c>
+      <c r="C34">
+        <v>45751</v>
+      </c>
       <c r="D34" s="3">
-        <v>28999557</v>
+        <v>996655</v>
       </c>
       <c r="E34" s="3">
-        <v>28999557</v>
+        <v>996655</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" t="s">
+        <v>68</v>
+      </c>
+      <c r="D35" s="3">
+        <v>27627810</v>
+      </c>
+      <c r="E35" s="3">
+        <v>27627810</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" t="s">
+        <v>69</v>
+      </c>
+      <c r="D36" s="3">
+        <v>29475631</v>
+      </c>
+      <c r="E36" s="3">
+        <v>29475631</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="22.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B4" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B5" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B6" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B7" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B8" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>42</v>
       </c>
       <c r="B9" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Metadata</vt:lpstr>