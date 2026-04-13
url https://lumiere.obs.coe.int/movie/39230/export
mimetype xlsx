--- v0 (2025-11-21)
+++ v1 (2026-04-13)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Syngué Sabour. Pierre de patience</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Atiq Rahimi</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR, DE, GB, AF</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1638353/</t>
+    <t>https://www.imdb.com/title/tt1638353</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-BC43-0000-0-0000-0000-3</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/A5A9-16CD-2F94-7C9A-F5C9-S</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/124444</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q5604823</t>
   </si>
@@ -599,51 +599,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1638353/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-BC43-0000-0-0000-0000-3" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/A5A9-16CD-2F94-7C9A-F5C9-S" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/124444" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q5604823" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/the-patience-stone" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1638353" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-BC43-0000-0-0000-0000-3" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/A5A9-16CD-2F94-7C9A-F5C9-S" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/124444" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q5604823" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/uk/movie/the-patience-stone" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -926,55 +926,55 @@
       </c>
       <c r="G6" s="3">
         <v>572</v>
       </c>
       <c r="H6" s="3">
         <v>234</v>
       </c>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
         <v>43</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
       <c r="C7">
         <v>41325</v>
       </c>
       <c r="D7" s="3">
-        <v>225959</v>
+        <v>226677</v>
       </c>
       <c r="E7" s="3"/>
       <c r="F7" s="3">
-        <v>223121</v>
+        <v>223839</v>
       </c>
       <c r="G7" s="3">
         <v>1501</v>
       </c>
       <c r="H7" s="3">
         <v>316</v>
       </c>
       <c r="I7" s="3">
         <v>235</v>
       </c>
       <c r="J7" s="3">
         <v>269</v>
       </c>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3">
         <v>517</v>
       </c>
       <c r="N7" s="3"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>45</v>
       </c>
       <c r="B8" t="s">
@@ -1132,95 +1132,95 @@
         <v>41621</v>
       </c>
       <c r="D13" s="3">
         <v>1797</v>
       </c>
       <c r="E13" s="3"/>
       <c r="F13" s="3">
         <v>763</v>
       </c>
       <c r="G13" s="3">
         <v>1034</v>
       </c>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
       <c r="N13" s="3"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
         <v>54</v>
       </c>
       <c r="D14" s="3">
-        <v>355915</v>
+        <v>356633</v>
       </c>
       <c r="E14" s="3">
         <v>0</v>
       </c>
       <c r="F14" s="3">
-        <v>342461</v>
+        <v>343179</v>
       </c>
       <c r="G14" s="3">
         <v>11116</v>
       </c>
       <c r="H14" s="3">
         <v>957</v>
       </c>
       <c r="I14" s="3">
         <v>269</v>
       </c>
       <c r="J14" s="3">
         <v>269</v>
       </c>
       <c r="K14" s="3">
         <v>77</v>
       </c>
       <c r="L14" s="3">
         <v>195</v>
       </c>
       <c r="M14" s="3">
         <v>517</v>
       </c>
       <c r="N14" s="3">
         <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="D15" s="3">
-        <v>365967</v>
+        <v>366685</v>
       </c>
       <c r="E15" s="3">
         <v>7</v>
       </c>
       <c r="F15" s="3">
-        <v>352212</v>
+        <v>352930</v>
       </c>
       <c r="G15" s="3">
         <v>11325</v>
       </c>
       <c r="H15" s="3">
         <v>957</v>
       </c>
       <c r="I15" s="3">
         <v>269</v>
       </c>
       <c r="J15" s="3">
         <v>269</v>
       </c>
       <c r="K15" s="3">
         <v>77</v>
       </c>
       <c r="L15" s="3">
         <v>280</v>
       </c>
       <c r="M15" s="3">
         <v>517</v>
       </c>
       <c r="N15" s="3">
         <v>54</v>
       </c>