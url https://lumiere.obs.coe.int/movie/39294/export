--- v0 (2025-11-25)
+++ v1 (2026-04-26)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>L'enfant d'en haut</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Ursula Meier</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>FR, CH</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt2062969/</t>
+    <t>https://www.imdb.com/title/tt2062969</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0003-49A7-0000-V-0000-0000-I</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/2C6D-73D9-2292-51D7-3825-J</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/123744</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q870091</t>
   </si>
@@ -686,51 +686,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2062969/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-49A7-0000-V-0000-0000-I" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/2C6D-73D9-2292-51D7-3825-J" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/123744" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q870091" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/lenfant-den-haut" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2062969" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-49A7-0000-V-0000-0000-I" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/2C6D-73D9-2292-51D7-3825-J" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/123744" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q870091" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/lenfant-den-haut" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1048,54 +1048,54 @@
       </c>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3">
         <v>532</v>
       </c>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
       <c r="C8">
         <v>41017</v>
       </c>
       <c r="D8" s="3">
-        <v>148167</v>
+        <v>152009</v>
       </c>
       <c r="E8" s="3">
-        <v>144422</v>
+        <v>148264</v>
       </c>
       <c r="F8" s="3">
         <v>566</v>
       </c>
       <c r="G8" s="3">
         <v>142</v>
       </c>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3">
         <v>3037</v>
       </c>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
       <c r="C9">
@@ -1444,92 +1444,92 @@
       <c r="D21" s="3">
         <v>2575</v>
       </c>
       <c r="E21" s="3">
         <v>534</v>
       </c>
       <c r="F21" s="3">
         <v>1678</v>
       </c>
       <c r="G21" s="3">
         <v>363</v>
       </c>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
       <c r="N21" s="3"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
         <v>69</v>
       </c>
       <c r="D22" s="3">
-        <v>265877</v>
+        <v>269719</v>
       </c>
       <c r="E22" s="3">
-        <v>238716</v>
+        <v>242558</v>
       </c>
       <c r="F22" s="3">
         <v>21160</v>
       </c>
       <c r="G22" s="3">
         <v>2120</v>
       </c>
       <c r="H22" s="3">
         <v>767</v>
       </c>
       <c r="I22" s="3">
         <v>72</v>
       </c>
       <c r="J22" s="3">
         <v>2</v>
       </c>
       <c r="K22" s="3">
         <v>0</v>
       </c>
       <c r="L22" s="3">
         <v>3</v>
       </c>
       <c r="M22" s="3">
         <v>0</v>
       </c>
       <c r="N22" s="3">
         <v>3037</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
         <v>70</v>
       </c>
       <c r="D23" s="3">
-        <v>328135</v>
+        <v>331977</v>
       </c>
       <c r="E23" s="3">
-        <v>298896</v>
+        <v>302738</v>
       </c>
       <c r="F23" s="3">
         <v>22600</v>
       </c>
       <c r="G23" s="3">
         <v>2161</v>
       </c>
       <c r="H23" s="3">
         <v>961</v>
       </c>
       <c r="I23" s="3">
         <v>176</v>
       </c>
       <c r="J23" s="3">
         <v>93</v>
       </c>
       <c r="K23" s="3">
         <v>20</v>
       </c>
       <c r="L23" s="3">
         <v>52</v>
       </c>
       <c r="M23" s="3">
         <v>92</v>
       </c>