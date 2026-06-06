--- v1 (2026-04-26)
+++ v2 (2026-06-06)
@@ -277,93 +277,93 @@
   <si>
     <t>CZ,HR</t>
   </si>
   <si>
     <t>Sestra</t>
   </si>
   <si>
     <t>Simon und Louise</t>
   </si>
   <si>
     <t>Winterdieb</t>
   </si>
   <si>
     <t>Drengen fra bjerget</t>
   </si>
   <si>
     <t>L'Enfant d'en haut</t>
   </si>
   <si>
     <t>I adelfi mou</t>
   </si>
   <si>
     <t>Nővér</t>
   </si>
   <si>
+    <t>HK</t>
+  </si>
+  <si>
+    <t>姊有情永在</t>
+  </si>
+  <si>
+    <t>Min søster</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Twoja siostra</t>
+  </si>
+  <si>
+    <t>Irmã</t>
+  </si>
+  <si>
+    <t>RO</t>
+  </si>
+  <si>
+    <t>Sora</t>
+  </si>
+  <si>
+    <t>Syster</t>
+  </si>
+  <si>
+    <t>Otrok iz zgornjega nadstropja</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Сестра</t>
+  </si>
+  <si>
+    <t>CN</t>
+  </si>
+  <si>
+    <t>山上的孩子</t>
+  </si>
+  <si>
     <t>Η αδελφή μου</t>
-  </si>
-[...40 lines deleted...]
-    <t>山上的孩子</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>シモンの空 姉の秘密</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -1635,123 +1635,123 @@
       <c r="A11" t="s">
         <v>44</v>
       </c>
       <c r="B11" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>49</v>
       </c>
       <c r="B12" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
-        <v>49</v>
+        <v>87</v>
       </c>
       <c r="B14" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
-        <v>88</v>
+        <v>62</v>
       </c>
       <c r="B15" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" t="s">
-        <v>62</v>
+        <v>90</v>
       </c>
       <c r="B16" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" t="s">
-        <v>91</v>
+        <v>64</v>
       </c>
       <c r="B17" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" t="s">
-        <v>64</v>
+        <v>93</v>
       </c>
       <c r="B18" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" t="s">
-        <v>94</v>
+        <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" t="s">
-        <v>68</v>
+        <v>97</v>
       </c>
       <c r="B21" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="22" spans="1:2">
       <c r="A22" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B22" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:2">
       <c r="A23" t="s">
-        <v>100</v>
+        <v>49</v>
       </c>
       <c r="B23" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="24" spans="1:2">
       <c r="A24" t="s">
         <v>102</v>
       </c>
       <c r="B24" t="s">
         <v>103</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">