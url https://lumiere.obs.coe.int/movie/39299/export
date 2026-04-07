--- v0 (2025-11-15)
+++ v1 (2026-04-07)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Gebo et l'ombre</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Manoel de Oliveira</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>PT, FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt2006802/</t>
+    <t>https://www.imdb.com/title/tt2006802</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0003-73AC-0000-J-0000-0000-H</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/DB4B-186A-32CE-88B5-79A4-U</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/130714</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q3100038</t>
   </si>
@@ -133,96 +133,96 @@
   <si>
     <t>Mediaplex Italia</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>NOS Lusomundo Audiovisuais</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>O Gebo e a Sombra</t>
   </si>
   <si>
+    <t>Gebo e l'ombra</t>
+  </si>
+  <si>
+    <t>JP</t>
+  </si>
+  <si>
+    <t>家族の灯り</t>
+  </si>
+  <si>
+    <t>Kazoku no akari</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Gebo i cień</t>
+  </si>
+  <si>
+    <t>O Gebo e a sombra</t>
+  </si>
+  <si>
+    <t>TR</t>
+  </si>
+  <si>
+    <t>Gebo ve Gölge</t>
+  </si>
+  <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Жебо и тень</t>
+  </si>
+  <si>
     <t>Gébo et l'ombre</t>
   </si>
   <si>
-    <t>Gebo e l'ombra</t>
-[...8 lines deleted...]
-    <t>Kazoku no akari</t>
+    <t>US</t>
+  </si>
+  <si>
+    <t>Gebo and the Shadow</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>게보와 그림자</t>
-  </si>
-[...25 lines deleted...]
-    <t>Жебо и тень</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Ο Γκέμπο και η σκιά του</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -545,51 +545,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2006802/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-73AC-0000-J-0000-0000-H" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/DB4B-186A-32CE-88B5-79A4-U" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/130714" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3100038" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/gebo-et-lombre" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt2006802" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-73AC-0000-J-0000-0000-H" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/DB4B-186A-32CE-88B5-79A4-U" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/130714" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q3100038" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/gebo-et-lombre" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -709,54 +709,54 @@
       </c>
       <c r="F1" s="1" t="s">
         <v>24</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>26</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2">
         <v>41178</v>
       </c>
       <c r="D2" s="3">
-        <v>16317</v>
+        <v>17580</v>
       </c>
       <c r="E2" s="3">
-        <v>15857</v>
+        <v>17120</v>
       </c>
       <c r="F2" s="3">
         <v>307</v>
       </c>
       <c r="G2" s="3">
         <v>86</v>
       </c>
       <c r="H2" s="3">
         <v>67</v>
       </c>
       <c r="I2" s="3"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3" t="s">
         <v>31</v>
       </c>
       <c r="C3">
         <v>41816</v>
       </c>
       <c r="D3" s="3">
         <v>3214</v>
       </c>
@@ -780,77 +780,77 @@
       <c r="C4">
         <v>41193</v>
       </c>
       <c r="D4" s="3">
         <v>6342</v>
       </c>
       <c r="E4" s="3">
         <v>6032</v>
       </c>
       <c r="F4" s="3">
         <v>225</v>
       </c>
       <c r="G4" s="3">
         <v>33</v>
       </c>
       <c r="H4" s="3"/>
       <c r="I4" s="3">
         <v>52</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="D5" s="3">
-        <v>25873</v>
+        <v>27136</v>
       </c>
       <c r="E5" s="3">
-        <v>21889</v>
+        <v>23152</v>
       </c>
       <c r="F5" s="3">
         <v>532</v>
       </c>
       <c r="G5" s="3">
         <v>3261</v>
       </c>
       <c r="H5" s="3">
         <v>139</v>
       </c>
       <c r="I5" s="3">
         <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="D6" s="3">
-        <v>25873</v>
+        <v>27136</v>
       </c>
       <c r="E6" s="3">
-        <v>21889</v>
+        <v>23152</v>
       </c>
       <c r="F6" s="3">
         <v>532</v>
       </c>
       <c r="G6" s="3">
         <v>3261</v>
       </c>
       <c r="H6" s="3">
         <v>139</v>
       </c>
       <c r="I6" s="3">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
@@ -864,107 +864,107 @@
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="B5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="B8" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>46</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="B10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>49</v>
+        <v>28</v>
       </c>
       <c r="B11" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>55</v>
       </c>