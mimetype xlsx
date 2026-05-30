--- v1 (2026-04-07)
+++ v2 (2026-05-30)
@@ -127,50 +127,56 @@
   <si>
     <t>Epicentre Films</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>Mediaplex Italia</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>NOS Lusomundo Audiovisuais</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Ο Γκέμπο και η σκιά του</t>
+  </si>
+  <si>
     <t>BR</t>
   </si>
   <si>
     <t>O Gebo e a Sombra</t>
   </si>
   <si>
     <t>Gebo e l'ombra</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>家族の灯り</t>
   </si>
   <si>
     <t>Kazoku no akari</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Gebo i cień</t>
   </si>
   <si>
     <t>O Gebo e a sombra</t>
@@ -179,56 +185,50 @@
     <t>TR</t>
   </si>
   <si>
     <t>Gebo ve Gölge</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Жебо и тень</t>
   </si>
   <si>
     <t>Gébo et l'ombre</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>Gebo and the Shadow</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>게보와 그림자</t>
-  </si>
-[...4 lines deleted...]
-    <t>Ο Γκέμπο και η σκιά του</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -864,115 +864,115 @@
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>37</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="B4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B7" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="B8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="B9" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>28</v>
+        <v>50</v>
       </c>
       <c r="B11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="B12" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>53</v>
       </c>
       <c r="B13" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>55</v>
       </c>
       <c r="B14" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>