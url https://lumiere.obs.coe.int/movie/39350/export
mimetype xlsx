--- v0 (2025-11-21)
+++ v1 (2026-05-13)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Eva</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Kike Maíllo</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>ES, FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1298554/</t>
+    <t>https://www.imdb.com/title/tt1298554</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0002-F316-0000-I-0000-0000-K</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/012C-21B4-577D-D0DB-5E82-W</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/125203</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q519910</t>
   </si>
@@ -551,51 +551,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1298554/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-F316-0000-I-0000-0000-K" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/012C-21B4-577D-D0DB-5E82-W" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/125203" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q519910" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/eva" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1298554" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0002-F316-0000-I-0000-0000-K" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/012C-21B4-577D-D0DB-5E82-W" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/125203" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q519910" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/fr/film/eva" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -799,55 +799,55 @@
       <c r="G3" s="3">
         <v>203</v>
       </c>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
         <v>40</v>
       </c>
       <c r="B4" t="s">
         <v>41</v>
       </c>
       <c r="C4">
         <v>40989</v>
       </c>
       <c r="D4" s="3">
-        <v>39944</v>
+        <v>41530</v>
       </c>
       <c r="E4" s="3"/>
       <c r="F4" s="3">
-        <v>18459</v>
+        <v>20045</v>
       </c>
       <c r="G4" s="3"/>
       <c r="H4" s="3">
         <v>4285</v>
       </c>
       <c r="I4" s="3">
         <v>5177</v>
       </c>
       <c r="J4" s="3">
         <v>2447</v>
       </c>
       <c r="K4" s="3">
         <v>2543</v>
       </c>
       <c r="L4" s="3">
         <v>1870</v>
       </c>
       <c r="M4" s="3">
         <v>1328</v>
       </c>
       <c r="N4" s="3">
         <v>617</v>
       </c>
       <c r="O4" s="3">
         <v>852</v>
@@ -902,104 +902,104 @@
       </c>
       <c r="D6" s="3">
         <v>4273</v>
       </c>
       <c r="E6" s="3"/>
       <c r="F6" s="3">
         <v>4273</v>
       </c>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
       <c r="Q6" s="3"/>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" t="s">
         <v>46</v>
       </c>
       <c r="D7" s="3">
-        <v>183343</v>
+        <v>184929</v>
       </c>
       <c r="E7" s="3">
         <v>131054</v>
       </c>
       <c r="F7" s="3">
-        <v>30461</v>
+        <v>32047</v>
       </c>
       <c r="G7" s="3">
         <v>203</v>
       </c>
       <c r="H7" s="3">
         <v>4285</v>
       </c>
       <c r="I7" s="3">
         <v>5177</v>
       </c>
       <c r="J7" s="3">
         <v>2447</v>
       </c>
       <c r="K7" s="3">
         <v>2683</v>
       </c>
       <c r="L7" s="3">
         <v>1870</v>
       </c>
       <c r="M7" s="3">
         <v>1328</v>
       </c>
       <c r="N7" s="3">
         <v>617</v>
       </c>
       <c r="O7" s="3">
         <v>852</v>
       </c>
       <c r="P7" s="3">
         <v>1185</v>
       </c>
       <c r="Q7" s="3">
         <v>1181</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" t="s">
         <v>47</v>
       </c>
       <c r="D8" s="3">
-        <v>187625</v>
+        <v>189211</v>
       </c>
       <c r="E8" s="3">
         <v>131054</v>
       </c>
       <c r="F8" s="3">
-        <v>34734</v>
+        <v>36320</v>
       </c>
       <c r="G8" s="3">
         <v>203</v>
       </c>
       <c r="H8" s="3">
         <v>4285</v>
       </c>
       <c r="I8" s="3">
         <v>5177</v>
       </c>
       <c r="J8" s="3">
         <v>2447</v>
       </c>
       <c r="K8" s="3">
         <v>2683</v>
       </c>
       <c r="L8" s="3">
         <v>1870</v>
       </c>
       <c r="M8" s="3">
         <v>1328</v>
       </c>
       <c r="N8" s="3">
         <v>617</v>
       </c>