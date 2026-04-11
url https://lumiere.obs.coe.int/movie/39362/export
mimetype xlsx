--- v0 (2025-12-08)
+++ v1 (2026-04-11)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Elles</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Malgorzata Szumowska</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>PL, DE, FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1549589/</t>
+    <t>https://www.imdb.com/title/tt1549589</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0003-3A0D-0000-A-0000-0000-7</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/E0A5-2DFD-AF13-E416-0F42-C</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/123165</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1111576</t>
   </si>
@@ -689,51 +689,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1549589/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-3A0D-0000-A-0000-0000-7" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/E0A5-2DFD-AF13-E416-0F42-C" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/123165" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1111576" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/de/Film/Das-bessere-Leben" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1549589" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-3A0D-0000-A-0000-0000-7" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/E0A5-2DFD-AF13-E416-0F42-C" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/123165" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1111576" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/de/Film/Das-bessere-Leben" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -1065,54 +1065,54 @@
         <v>43626</v>
       </c>
       <c r="E9" s="3">
         <v>42589</v>
       </c>
       <c r="F9" s="3">
         <v>1037</v>
       </c>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" t="s">
         <v>46</v>
       </c>
       <c r="B10" t="s">
         <v>47</v>
       </c>
       <c r="C10">
         <v>40940</v>
       </c>
       <c r="D10" s="3">
-        <v>111237</v>
+        <v>110084</v>
       </c>
       <c r="E10" s="3">
-        <v>111154</v>
+        <v>110001</v>
       </c>
       <c r="F10" s="3">
         <v>83</v>
       </c>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" t="s">
         <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>49</v>
       </c>
       <c r="C11">
         <v>41019</v>
       </c>
       <c r="D11" s="3">
         <v>15324</v>
       </c>
       <c r="E11" s="3">
         <v>15324</v>
@@ -1416,83 +1416,83 @@
       </c>
       <c r="B24" t="s">
         <v>73</v>
       </c>
       <c r="C24">
         <v>41341</v>
       </c>
       <c r="D24" s="3">
         <v>3134</v>
       </c>
       <c r="E24" s="3"/>
       <c r="F24" s="3">
         <v>3134</v>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="3"/>
       <c r="K24" s="3"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" t="s">
         <v>74</v>
       </c>
       <c r="D25" s="3">
-        <v>602023</v>
+        <v>600870</v>
       </c>
       <c r="E25" s="3">
-        <v>598287</v>
+        <v>597134</v>
       </c>
       <c r="F25" s="3">
         <v>3529</v>
       </c>
       <c r="G25" s="3">
         <v>136</v>
       </c>
       <c r="H25" s="3">
         <v>36</v>
       </c>
       <c r="I25" s="3">
         <v>35</v>
       </c>
       <c r="J25" s="3">
         <v>0</v>
       </c>
       <c r="K25" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" t="s">
         <v>75</v>
       </c>
       <c r="D26" s="3">
-        <v>614803</v>
+        <v>613650</v>
       </c>
       <c r="E26" s="3">
-        <v>607376</v>
+        <v>606223</v>
       </c>
       <c r="F26" s="3">
         <v>7083</v>
       </c>
       <c r="G26" s="3">
         <v>136</v>
       </c>
       <c r="H26" s="3">
         <v>36</v>
       </c>
       <c r="I26" s="3">
         <v>109</v>
       </c>
       <c r="J26" s="3">
         <v>31</v>
       </c>
       <c r="K26" s="3">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 