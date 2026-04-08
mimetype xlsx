--- v0 (2025-11-30)
+++ v1 (2026-04-08)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Sønner av Norge</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Jens Lien</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>NO, SE, DK, FR</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1601227/</t>
+    <t>https://www.imdb.com/title/tt1601227</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0003-D900-0000-O-0000-0000-2</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/5445-D9CA-432F-F6F6-252B-L</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/125930</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q477307</t>
   </si>
@@ -563,51 +563,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1601227/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-D900-0000-O-0000-0000-2" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/5445-D9CA-432F-F6F6-252B-L" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/125930" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q477307" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/no/movie/sons-of-norway" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1601227" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0003-D900-0000-O-0000-0000-2" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/5445-D9CA-432F-F6F6-252B-L" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/125930" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q477307" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/no/movie/sons-of-norway" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="66.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -828,55 +828,55 @@
       <c r="I4" s="3">
         <v>31</v>
       </c>
       <c r="J4" s="3">
         <v>16</v>
       </c>
       <c r="K4" s="3">
         <v>18</v>
       </c>
       <c r="L4" s="3">
         <v>25</v>
       </c>
       <c r="M4" s="3"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>38</v>
       </c>
       <c r="B5" t="s">
         <v>39</v>
       </c>
       <c r="C5">
         <v>41066</v>
       </c>
       <c r="D5" s="3">
-        <v>7531</v>
+        <v>6868</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="3">
-        <v>7115</v>
+        <v>6452</v>
       </c>
       <c r="G5" s="3">
         <v>104</v>
       </c>
       <c r="H5" s="3"/>
       <c r="I5" s="3">
         <v>312</v>
       </c>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>40</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6">
         <v>40795</v>
       </c>
       <c r="D6" s="3">
         <v>87448</v>
@@ -907,92 +907,92 @@
         <v>43</v>
       </c>
       <c r="C7">
         <v>41012</v>
       </c>
       <c r="D7" s="3">
         <v>1264</v>
       </c>
       <c r="E7" s="3"/>
       <c r="F7" s="3">
         <v>1264</v>
       </c>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>44</v>
       </c>
       <c r="D8" s="3">
-        <v>42695</v>
+        <v>42032</v>
       </c>
       <c r="E8" s="3">
         <v>0</v>
       </c>
       <c r="F8" s="3">
-        <v>39874</v>
+        <v>39211</v>
       </c>
       <c r="G8" s="3">
         <v>2130</v>
       </c>
       <c r="H8" s="3">
         <v>289</v>
       </c>
       <c r="I8" s="3">
         <v>343</v>
       </c>
       <c r="J8" s="3">
         <v>16</v>
       </c>
       <c r="K8" s="3">
         <v>18</v>
       </c>
       <c r="L8" s="3">
         <v>25</v>
       </c>
       <c r="M8" s="3">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
         <v>45</v>
       </c>
       <c r="D9" s="3">
-        <v>130143</v>
+        <v>129480</v>
       </c>
       <c r="E9" s="3">
         <v>85828</v>
       </c>
       <c r="F9" s="3">
-        <v>41253</v>
+        <v>40590</v>
       </c>
       <c r="G9" s="3">
         <v>2215</v>
       </c>
       <c r="H9" s="3">
         <v>289</v>
       </c>
       <c r="I9" s="3">
         <v>343</v>
       </c>
       <c r="J9" s="3">
         <v>16</v>
       </c>
       <c r="K9" s="3">
         <v>18</v>
       </c>
       <c r="L9" s="3">
         <v>25</v>
       </c>
       <c r="M9" s="3">
         <v>156</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>