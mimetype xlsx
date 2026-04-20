--- v0 (2025-11-23)
+++ v1 (2026-04-20)
@@ -40,51 +40,51 @@
   <si>
     <t>Original title</t>
   </si>
   <si>
     <t>Babycall</t>
   </si>
   <si>
     <t>Director(s)</t>
   </si>
   <si>
     <t>Pål Sletaune</t>
   </si>
   <si>
     <t>Production year</t>
   </si>
   <si>
     <t>Producing or Co-producing countries</t>
   </si>
   <si>
     <t>NO, DE, SE</t>
   </si>
   <si>
     <t>IMDb link</t>
   </si>
   <si>
-    <t>https://www.imdb.com/title/tt1595833/</t>
+    <t>https://www.imdb.com/title/tt1595833</t>
   </si>
   <si>
     <t>ISAN link</t>
   </si>
   <si>
     <t>https://web.isan.org/public/en/isan/0000-0004-FAA9-0000-G-0000-0000-Q</t>
   </si>
   <si>
     <t>EIDR link</t>
   </si>
   <si>
     <t>https://ui.eidr.org/view/content?id=10.5240/0C68-08CB-BA7F-4B94-D28F-W</t>
   </si>
   <si>
     <t>CNC (FR) link</t>
   </si>
   <si>
     <t>https://www.cnc.fr/professionnels/visas-et-classification/133054</t>
   </si>
   <si>
     <t>Wikidata link</t>
   </si>
   <si>
     <t>https://www.wikidata.org/wiki/Q1138897</t>
   </si>
@@ -250,60 +250,60 @@
   <si>
     <t>HR,RS</t>
   </si>
   <si>
     <t>Vrisak iz druge sobe</t>
   </si>
   <si>
     <t>Sunete periculoase</t>
   </si>
   <si>
     <t>Ölümün Sesi</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>チャイルドコール 呼声</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>The Monitor</t>
   </si>
   <si>
+    <t>RU</t>
+  </si>
+  <si>
+    <t>Бэбиколл</t>
+  </si>
+  <si>
     <t>GR</t>
   </si>
   <si>
     <t>Επιτηρητής μωρού</t>
-  </si>
-[...4 lines deleted...]
-    <t>Бэбиколл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -620,51 +620,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1595833/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-FAA9-0000-G-0000-0000-Q" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/0C68-08CB-BA7F-4B94-D28F-W" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/133054" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1138897" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/the-monitor" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imdb.com/title/tt1595833" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.isan.org/public/en/isan/0000-0004-FAA9-0000-G-0000-0000-Q" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ui.eidr.org/view/content?id=10.5240/0C68-08CB-BA7F-4B94-D28F-W" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnc.fr/professionnels/visas-et-classification/133054" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wikidata.org/wiki/Q1138897" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.justwatch.com/us/movie/the-monitor" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="33.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="67.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="1" t="s">
         <v>2</v>
@@ -881,55 +881,55 @@
       <c r="D5" s="3">
         <v>1384</v>
       </c>
       <c r="E5" s="3"/>
       <c r="F5" s="3">
         <v>889</v>
       </c>
       <c r="G5" s="3">
         <v>495</v>
       </c>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6" t="s">
         <v>38</v>
       </c>
       <c r="C6">
         <v>41031</v>
       </c>
       <c r="D6" s="3">
-        <v>22711</v>
+        <v>22742</v>
       </c>
       <c r="E6" s="3"/>
       <c r="F6" s="3">
-        <v>22633</v>
+        <v>22664</v>
       </c>
       <c r="G6" s="3">
         <v>78</v>
       </c>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>39</v>
       </c>
       <c r="B7" t="s">
         <v>40</v>
       </c>
       <c r="C7">
         <v>40998</v>
       </c>
       <c r="D7" s="3">
         <v>1415</v>
       </c>
       <c r="E7" s="3"/>
       <c r="F7" s="3">
         <v>1415</v>
       </c>
@@ -1177,83 +1177,83 @@
         <v>59</v>
       </c>
       <c r="B18" t="s">
         <v>60</v>
       </c>
       <c r="C18">
         <v>41026</v>
       </c>
       <c r="D18" s="3">
         <v>18278</v>
       </c>
       <c r="E18" s="3"/>
       <c r="F18" s="3">
         <v>18278</v>
       </c>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
         <v>61</v>
       </c>
       <c r="D19" s="3">
-        <v>49666</v>
+        <v>49697</v>
       </c>
       <c r="E19" s="3">
         <v>0</v>
       </c>
       <c r="F19" s="3">
-        <v>46972</v>
+        <v>47003</v>
       </c>
       <c r="G19" s="3">
         <v>2091</v>
       </c>
       <c r="H19" s="3">
         <v>482</v>
       </c>
       <c r="I19" s="3">
         <v>111</v>
       </c>
       <c r="J19" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
         <v>62</v>
       </c>
       <c r="D20" s="3">
-        <v>146845</v>
+        <v>146876</v>
       </c>
       <c r="E20" s="3">
         <v>78901</v>
       </c>
       <c r="F20" s="3">
-        <v>65250</v>
+        <v>65281</v>
       </c>
       <c r="G20" s="3">
         <v>2091</v>
       </c>
       <c r="H20" s="3">
         <v>482</v>
       </c>
       <c r="I20" s="3">
         <v>111</v>
       </c>
       <c r="J20" s="3">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>