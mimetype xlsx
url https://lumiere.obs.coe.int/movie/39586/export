--- v1 (2026-04-20)
+++ v2 (2026-05-30)
@@ -217,93 +217,93 @@
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Tiglon</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>Bejbifon</t>
   </si>
   <si>
     <t>CA,DE,ES,FR,GB,HU,IT,NO</t>
   </si>
   <si>
     <t>Balsai</t>
   </si>
   <si>
     <t>Epitiritis morou</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Επιτηρητής μωρού</t>
+  </si>
+  <si>
     <t>Бейбифон</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Babá Eletrônica</t>
   </si>
   <si>
     <t>HR,RS</t>
   </si>
   <si>
     <t>Vrisak iz druge sobe</t>
   </si>
   <si>
     <t>Sunete periculoase</t>
   </si>
   <si>
     <t>Ölümün Sesi</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>チャイルドコール 呼声</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>The Monitor</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Бэбиколл</t>
-  </si>
-[...4 lines deleted...]
-    <t>Επιτηρητής μωρού</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -1274,91 +1274,91 @@
     <row r="2" spans="1:2">
       <c r="B2" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" t="s">
         <v>64</v>
       </c>
       <c r="B3" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="B4" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="B5" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>67</v>
       </c>
       <c r="B6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" t="s">
-        <v>68</v>
+        <v>29</v>
       </c>
       <c r="B7" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>70</v>
       </c>
       <c r="B8" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
-        <v>53</v>
+        <v>72</v>
       </c>
       <c r="B9" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="B10" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>74</v>
+        <v>59</v>
       </c>
       <c r="B11" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>76</v>
       </c>
       <c r="B12" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>78</v>
       </c>
       <c r="B13" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>80</v>
       </c>