--- v0 (2026-04-07)
+++ v1 (2026-06-02)
@@ -127,78 +127,78 @@
   <si>
     <t>Artdoc Fest &amp; Media</t>
   </si>
   <si>
     <t>Total EU28</t>
   </si>
   <si>
     <t>Total OBS</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Ojczyzna albo smierc</t>
   </si>
   <si>
     <t>Patria o Muerte</t>
   </si>
   <si>
     <t>Patrida i thanatos</t>
   </si>
   <si>
     <t>Куба: Отечество Или Смърт</t>
   </si>
   <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>Πατρίδα ή θάνατος</t>
+  </si>
+  <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Vlast, nebo smrt</t>
   </si>
   <si>
     <t>GB,US</t>
   </si>
   <si>
     <t>Motherland or Death</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>祖国か死か</t>
   </si>
   <si>
     <t>Ojczyzna albo śmierć</t>
   </si>
   <si>
     <t>Родина или смерть</t>
-  </si>
-[...4 lines deleted...]
-    <t>Πατρίδα ή θάνατος</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="### ### ##0"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -829,67 +829,67 @@
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" t="s">
-        <v>6</v>
+        <v>32</v>
       </c>
       <c r="B11" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
-        <v>45</v>
+        <v>6</v>
       </c>
       <c r="B12" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>